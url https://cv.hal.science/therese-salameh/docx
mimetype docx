--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thérèse Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">therese-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1490-169X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.625-638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-625-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound sources and impacts in an urban Mediterranean area (Marseille, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5977-5999. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed non-methane volatile organic compounds at European Monitoring and Evaluation Programme sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Caspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.7699-7729. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7699-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of atmospheric C 10 –C 15 biogenic volatile organic compounds (BVOCs) with sorbent tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-315-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.12225-12257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-12225-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/EGUSPHERE-2024-2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101457. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1449-1484. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.149389. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513 - 521. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01756486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (18), pp.11355-11388. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS: Source apportionment of different pollutants in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC Emissions Across Diverse Ecosystems in Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Biogenic Hydrocarbons and the Atmosphere 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS EU topical centre for reactive trace gases in situ measurements CiGas : activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIPM Sectorial Task Group on Climate Change and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production deduced from offline precursor measurements in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Kardurmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC emissions in Europe and their potential atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C.J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed NMVOC compoundsat EMEP sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Labelling step 1a for 'Reactive trace gases in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Week - ASCC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenated VOC during the EMEP Intensive Measurement Period: Overview of the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas overview: on-going implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-table 2: Metrology for atmospheric monitoring – Uptake and further steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility of atmospheric organic aerosol detected at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th VAO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Grainau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within TOAR II initiative (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNPH VOC Sampling and Analysis during the EMEP Intensive campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of existing or under development automated tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - ACTRIS National Facility Technical and Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCHO intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT data delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4D: Analyseur formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas contribution to CAMS21a-phase 2 project - WP2 on VOC NRT submission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS 2nd Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI Urbans data submission and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends of Ozone Precursors in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Klemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOAR II workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance qualité appliquée aux mesures traces d’oxydes d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ACTRIS France - GT6 : mesure des NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project outcomes and uptakes: Revision of EU Ambient Air Quality Directives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et restitution GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: NOx in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Holla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mari Fjæraa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions françaises au projet Green deal RI-URBANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEN WG13 "Ambient air – Ozone precursors and benzene" meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RI-URBANS SCIENCE MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Non-Methane HydroCarbons (NMHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC - Quality Assurance / Quality Control: Perspectives of ACTRIS and MetClimVOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAW-TEC Course No. 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hohenpeissenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurement period (EIMP), summer 2022 and summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuija Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP virtual worksop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas publication plans – TOAR II : Tropospheric Ozone Assessment Report, Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas -IMT activities 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality monitoring dataset needed for improving VOC emission knowledge in a Mediterranean port city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF CiGas – IMT unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GT 6- Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCsin urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS (101036245) kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses AtmoSud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within ACTRIS and EUROCHAMP : PTR-MS intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between models and observations at French ACTRIS and EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et impacts atmosphériques des activités portuaires sur le carbone organique à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements TC/CiGas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS TC - EUROCHAMP DC Technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line measurements at a French EMEP site “Peyrusse-Vieille”: the use of canisters and DNPH cartridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting EUROCHAMPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison using a novel Oxygenated VOC reference standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Actris Cigas Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS VOC side-by-side intercomparison at the Meteorological Observatory Hohenpeissenberg 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting, Italy, November 4-7, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within EU-research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actris And Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTR-MS intercomparison- EUROCHAMP-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Source apportionment of eBC, UFP, OP and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jessy Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: VOLATILE ORGANIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: Source apportionment of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global atmosphere watch (GAW) and ACTRIS aerosol measurement programme at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Scherrer Institut (Villigen, Suisse). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponaro Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Hyvärinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS Scientific Activity report - TNA: First ACTRIS NO/NO2 intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS M21a.4.2.2: Status report of ACTRIS In Situ RT data infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D4: Good practice guides on the use of the methods selected for the measurement of 1) oxy-VOCs, 2) terpenes, 3) halogenated-VOCs with guidance for end-users who perform uncertainty calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP Report 1/2023, Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METEOROLOGISK INSTITUTT Norwegian Meteorological Institute. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D8: Guide to the user-friendly on-line tool for the calculation of the overall measurement uncertainty for oxy-VOCs, terpenes and halogenated-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport ADEME: Emissions of Asphalt Pavements and Impacts to urban air quality (EmAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP WP9 - Deliverable 9.1: Progress Report on the position of ACTRIS in the European Innovation Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella De Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR - Italie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NILU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS deliverable D3 (D1.3): Report on source apportionment studies and recommendations for source apportionment procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Deliverable D1 (D1.1): Guidelines, datasets of non-regulated pollutants incl. metadata, methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP-WP2 - Milestone 11: Refined risk management plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niku Kivekäs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Nicolae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Höhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaMP - CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Scientific Activity report: Carbon balance field campaign in free troposphere with intermittent planetary boundary layer influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Milestone M1 (M1.1): Datasets for source apportionment, health modelling and measurement guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D6: Three protocols for the preparation of SI-traceable working standards: oxy-VOCs, terpenes and halogenated-VOCs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianrong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bühlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 2nd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes as a sampling method for the off-line measurement of Terpenes and Oxy-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-R Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 3rd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Plan CiGas (Centre for Reactive Trace Gases In Situ Measurements) 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CF CiGas validation document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washigton, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Espagne, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ continuous CO2 measurement in an industrial Port-de-Bouc station (south-eastern France) and related anthropogenic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS Science Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Remiann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes for measuring C10-C15 biogenic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tykkä T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schallhart S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardis T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-quality data of volatile organic compounds thanks to metrological developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtanasopoulou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale gaz pour la réalisation de mélanges gazeux spécifiques à l’état de traces: conception et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOAR-II Tropospheric Ozone Precursors (TOP) –Focus Working Group: Evaluating the Regional and Global Distributions of Ozone Precursors in relation to Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo J. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulas Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high quality data of Volatile O rganic Compounds (VOC) thanks to metrological development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS 2 Side-by-side intercomparison for VOCs at MOHp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ans de mesures COV au cap corse : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving air quality with decision-making tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Metrology for climate relevant volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annrita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Toulaye P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric trace gases: VOCs, impact climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thérèse Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">therese-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1490-169X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Volatile Organic Compound Model Intercomparison Project (VOCMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinath Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Sandstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (6), pp.2577-2591. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-2577-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.625-638. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-625-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound sources and impacts in an urban Mediterranean area (Marseille, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5977-5999. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed non-methane volatile organic compounds at European Monitoring and Evaluation Programme sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Caspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.7699-7729. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7699-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of atmospheric C 10 –C 15 biogenic volatile organic compounds (BVOCs) with sorbent tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-315-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.12225-12257. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-12225-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/EGUSPHERE-2024-2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101457. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1449-1484. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.149389. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513 - 521. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01756486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (18), pp.11355-11388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on EUROVOC 2024: Campaign insights and VOC source apportionment overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th TFMM EMEP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bled (Slovénie), Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS: Source apportionment of different pollutants in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production deduced from offline precursor measurements in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Kardurmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC Emissions Across Diverse Ecosystems in Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Biogenic Hydrocarbons and the Atmosphere 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS EU topical centre for reactive trace gases in situ measurements CiGas : activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIPM Sectorial Task Group on Climate Change and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC emissions in Europe and their potential atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C.J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed NMVOC compoundsat EMEP sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Labelling step 1a for 'Reactive trace gases in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Week - ASCC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within TOAR II initiative (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas overview: on-going implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-table 2: Metrology for atmospheric monitoring – Uptake and further steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility of atmospheric organic aerosol detected at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th VAO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Grainau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenated VOC during the EMEP Intensive Measurement Period: Overview of the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNPH VOC Sampling and Analysis during the EMEP Intensive campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of existing or under development automated tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - ACTRIS National Facility Technical and Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCHO intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT data delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4D: Analyseur formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas contribution to CAMS21a-phase 2 project - WP2 on VOC NRT submission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS 2nd Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI Urbans data submission and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance qualité appliquée aux mesures traces d’oxydes d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ACTRIS France - GT6 : mesure des NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project outcomes and uptakes: Revision of EU Ambient Air Quality Directives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends of Ozone Precursors in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Klemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOAR II workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et restitution GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: NOx in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Holla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mari Fjæraa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions françaises au projet Green deal RI-URBANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEN WG13 "Ambient air – Ozone precursors and benzene" meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RI-URBANS SCIENCE MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Non-Methane HydroCarbons (NMHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC - Quality Assurance / Quality Control: Perspectives of ACTRIS and MetClimVOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAW-TEC Course No. 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hohenpeissenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurement period (EIMP), summer 2022 and summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuija Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP virtual worksop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas publication plans – TOAR II : Tropospheric Ozone Assessment Report, Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas -IMT activities 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF CiGas – IMT unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GT 6- Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality monitoring dataset needed for improving VOC emission knowledge in a Mediterranean port city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCsin urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS (101036245) kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses AtmoSud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between models and observations at French ACTRIS and EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et impacts atmosphériques des activités portuaires sur le carbone organique à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within ACTRIS and EUROCHAMP : PTR-MS intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements TC/CiGas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS TC - EUROCHAMP DC Technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line measurements at a French EMEP site “Peyrusse-Vieille”: the use of canisters and DNPH cartridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting EUROCHAMPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison using a novel Oxygenated VOC reference standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS VOC side-by-side intercomparison at the Meteorological Observatory Hohenpeissenberg 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting, Italy, November 4-7, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Actris Cigas Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within EU-research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actris And Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTR-MS intercomparison- EUROCHAMP-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washigton, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Espagne, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ continuous CO2 measurement in an industrial Port-de-Bouc station (south-eastern France) and related anthropogenic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS Science Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtanasopoulou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes for measuring C10-C15 biogenic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tykkä T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schallhart S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardis T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-quality data of volatile organic compounds thanks to metrological developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Remiann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale gaz pour la réalisation de mélanges gazeux spécifiques à l’état de traces: conception et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOAR-II Tropospheric Ozone Precursors (TOP) –Focus Working Group: Evaluating the Regional and Global Distributions of Ozone Precursors in relation to Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo J. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulas Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high quality data of Volatile O rganic Compounds (VOC) thanks to metrological development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS 2 Side-by-side intercomparison for VOCs at MOHp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ans de mesures COV au cap corse : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Source apportionment of eBC, UFP, OP and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jessy Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: VOLATILE ORGANIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: Source apportionment of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global atmosphere watch (GAW) and ACTRIS aerosol measurement programme at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Scherrer Institut (Villigen, Suisse). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponaro Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Hyvärinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport ADEME: Emissions of Asphalt Pavements and Impacts to urban air quality (EmAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP Report 1/2023, Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METEOROLOGISK INSTITUTT Norwegian Meteorological Institute. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D8: Guide to the user-friendly on-line tool for the calculation of the overall measurement uncertainty for oxy-VOCs, terpenes and halogenated-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS Scientific Activity report - TNA: First ACTRIS NO/NO2 intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS M21a.4.2.2: Status report of ACTRIS In Situ RT data infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D4: Good practice guides on the use of the methods selected for the measurement of 1) oxy-VOCs, 2) terpenes, 3) halogenated-VOCs with guidance for end-users who perform uncertainty calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP WP9 - Deliverable 9.1: Progress Report on the position of ACTRIS in the European Innovation Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella De Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR - Italie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NILU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS deliverable D3 (D1.3): Report on source apportionment studies and recommendations for source apportionment procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Deliverable D1 (D1.1): Guidelines, datasets of non-regulated pollutants incl. metadata, methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP-WP2 - Milestone 11: Refined risk management plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niku Kivekäs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Nicolae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Höhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaMP - CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Scientific Activity report: Carbon balance field campaign in free troposphere with intermittent planetary boundary layer influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Milestone M1 (M1.1): Datasets for source apportionment, health modelling and measurement guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D6: Three protocols for the preparation of SI-traceable working standards: oxy-VOCs, terpenes and halogenated-VOCs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianrong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bühlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 2nd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 3rd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes as a sampling method for the off-line measurement of Terpenes and Oxy-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-R Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Plan CiGas (Centre for Reactive Trace Gases In Situ Measurements) 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CF CiGas validation document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving air quality with decision-making tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Metrology for climate relevant volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annrita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Toulaye P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric trace gases: VOCs, impact climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId535"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61620A20"/>
+    <w:nsid w:val="0C2926A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-169X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-625-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5977-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Heal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Caspel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7699-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hell&#233;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tykk&#228;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schallhart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-315-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Elshorbany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strode" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12225-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/EGUSPHERE-2024-2309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M&#252;ller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerrit Adam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegener" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kesper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wegener" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743126v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dubus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kardurmus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nowak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Andrews" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Bell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Brem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C.J. Decker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lelandais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6754" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485475v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485549v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Modini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigas Team" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484546v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klemp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484349v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mari Fj&#230;raa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484283v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484342v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484356v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Steinbrecher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pascale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483457v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483989v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Jokinen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouillou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483942v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484114v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483422v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484071v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483998v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483946v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483938v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483015v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurochamp Community" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483020v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483021v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482997v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbrecher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145218v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jokinen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144253v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482953v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144316v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482956v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage S." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actris And Eurochamp Community" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032969v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033144v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jessy M&#252;ller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742904v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742907v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485500v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484510v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301590v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301705v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301643v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301785v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Constantin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Romanias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484490v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella De Martino" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demaziere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484470v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484438v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483079v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Garc&#237;a" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485496v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483081v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301721v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianrong Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;hlmann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483065v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483064v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hellen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilsel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R Baldan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483068v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483038v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483036v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848143v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848117v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485527v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484233v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484300v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Remiann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484266v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tykk&#228; T." TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schallhart S." TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratigou E." TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardis T." TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484255v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484319v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484149v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483981v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Seguel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Worden" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Im" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483966v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate Garcia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482960v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483061v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483076v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annrita Baldan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482970v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-169X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Hodnebrog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Krishnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Sandstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2577-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-625-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5977-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Heal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Caspel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7699-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hell&#233;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tykk&#228;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schallhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-315-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Elshorbany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12225-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/EGUSPHERE-2024-2309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djaghloul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dubus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kardurmus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kesper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wegener" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerrit Adam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nowak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Andrews" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Bell" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Brem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C.J. Decker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lelandais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6754" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigas Team" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Modini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klemp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484349v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484279v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mari Fj&#230;raa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484347v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484382v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484207v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Steinbrecher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pascale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483989v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Jokinen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484176v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouillou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484114v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484071v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483015v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurochamp Community" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbrecher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145218v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jokinen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144316v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage S." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actris And Eurochamp Community" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848143v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848117v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484233v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484266v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tykk&#228; T." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schallhart S." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratigou E." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardis T." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484255v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484319v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Remiann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484149v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483981v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Seguel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Worden" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Im" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483966v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate Garcia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jessy M&#252;ller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032969v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742904v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485500v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484542v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Romanias" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301785v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Constantin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484510v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484490v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella De Martino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demaziere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483079v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Garc&#237;a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485496v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301721v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianrong Li" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;hlmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483065v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hellen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilsel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R Baldan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483038v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483036v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483076v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annrita Baldan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482970v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>