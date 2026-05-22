--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thérèse Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">therese-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1490-169X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Volatile Organic Compound Model Intercomparison Project (VOCMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinath Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Sandstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (6), pp.2577-2591. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-2577-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.625-638. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-625-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound sources and impacts in an urban Mediterranean area (Marseille, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5977-5999. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed non-methane volatile organic compounds at European Monitoring and Evaluation Programme sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Caspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.7699-7729. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7699-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of atmospheric C 10 –C 15 biogenic volatile organic compounds (BVOCs) with sorbent tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-315-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.12225-12257. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-12225-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/EGUSPHERE-2024-2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101457. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1449-1484. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.149389. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513 - 521. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01756486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (18), pp.11355-11388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on EUROVOC 2024: Campaign insights and VOC source apportionment overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th TFMM EMEP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bled (Slovénie), Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS: Source apportionment of different pollutants in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production deduced from offline precursor measurements in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Kardurmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC Emissions Across Diverse Ecosystems in Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Biogenic Hydrocarbons and the Atmosphere 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS EU topical centre for reactive trace gases in situ measurements CiGas : activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIPM Sectorial Task Group on Climate Change and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC emissions in Europe and their potential atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C.J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed NMVOC compoundsat EMEP sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Labelling step 1a for 'Reactive trace gases in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Week - ASCC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within TOAR II initiative (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas overview: on-going implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-table 2: Metrology for atmospheric monitoring – Uptake and further steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility of atmospheric organic aerosol detected at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th VAO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Grainau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenated VOC during the EMEP Intensive Measurement Period: Overview of the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNPH VOC Sampling and Analysis during the EMEP Intensive campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of existing or under development automated tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - ACTRIS National Facility Technical and Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCHO intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT data delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4D: Analyseur formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas contribution to CAMS21a-phase 2 project - WP2 on VOC NRT submission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS 2nd Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI Urbans data submission and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance qualité appliquée aux mesures traces d’oxydes d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ACTRIS France - GT6 : mesure des NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project outcomes and uptakes: Revision of EU Ambient Air Quality Directives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends of Ozone Precursors in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Klemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOAR II workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et restitution GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: NOx in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Holla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mari Fjæraa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions françaises au projet Green deal RI-URBANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEN WG13 "Ambient air – Ozone precursors and benzene" meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RI-URBANS SCIENCE MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Non-Methane HydroCarbons (NMHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC - Quality Assurance / Quality Control: Perspectives of ACTRIS and MetClimVOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAW-TEC Course No. 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hohenpeissenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurement period (EIMP), summer 2022 and summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuija Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP virtual worksop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas publication plans – TOAR II : Tropospheric Ozone Assessment Report, Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas -IMT activities 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF CiGas – IMT unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GT 6- Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality monitoring dataset needed for improving VOC emission knowledge in a Mediterranean port city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCsin urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS (101036245) kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses AtmoSud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between models and observations at French ACTRIS and EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et impacts atmosphériques des activités portuaires sur le carbone organique à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within ACTRIS and EUROCHAMP : PTR-MS intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements TC/CiGas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS TC - EUROCHAMP DC Technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line measurements at a French EMEP site “Peyrusse-Vieille”: the use of canisters and DNPH cartridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting EUROCHAMPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison using a novel Oxygenated VOC reference standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS VOC side-by-side intercomparison at the Meteorological Observatory Hohenpeissenberg 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting, Italy, November 4-7, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Actris Cigas Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within EU-research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actris And Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTR-MS intercomparison- EUROCHAMP-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washigton, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Espagne, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ continuous CO2 measurement in an industrial Port-de-Bouc station (south-eastern France) and related anthropogenic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS Science Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtanasopoulou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes for measuring C10-C15 biogenic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tykkä T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schallhart S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardis T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-quality data of volatile organic compounds thanks to metrological developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Remiann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale gaz pour la réalisation de mélanges gazeux spécifiques à l’état de traces: conception et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOAR-II Tropospheric Ozone Precursors (TOP) –Focus Working Group: Evaluating the Regional and Global Distributions of Ozone Precursors in relation to Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo J. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulas Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high quality data of Volatile O rganic Compounds (VOC) thanks to metrological development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS 2 Side-by-side intercomparison for VOCs at MOHp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ans de mesures COV au cap corse : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Source apportionment of eBC, UFP, OP and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jessy Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: VOLATILE ORGANIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: Source apportionment of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global atmosphere watch (GAW) and ACTRIS aerosol measurement programme at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Scherrer Institut (Villigen, Suisse). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponaro Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Hyvärinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport ADEME: Emissions of Asphalt Pavements and Impacts to urban air quality (EmAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP Report 1/2023, Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METEOROLOGISK INSTITUTT Norwegian Meteorological Institute. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D8: Guide to the user-friendly on-line tool for the calculation of the overall measurement uncertainty for oxy-VOCs, terpenes and halogenated-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS Scientific Activity report - TNA: First ACTRIS NO/NO2 intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS M21a.4.2.2: Status report of ACTRIS In Situ RT data infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D4: Good practice guides on the use of the methods selected for the measurement of 1) oxy-VOCs, 2) terpenes, 3) halogenated-VOCs with guidance for end-users who perform uncertainty calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP WP9 - Deliverable 9.1: Progress Report on the position of ACTRIS in the European Innovation Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella De Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR - Italie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NILU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS deliverable D3 (D1.3): Report on source apportionment studies and recommendations for source apportionment procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Deliverable D1 (D1.1): Guidelines, datasets of non-regulated pollutants incl. metadata, methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP-WP2 - Milestone 11: Refined risk management plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niku Kivekäs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Nicolae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Höhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaMP - CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Scientific Activity report: Carbon balance field campaign in free troposphere with intermittent planetary boundary layer influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Milestone M1 (M1.1): Datasets for source apportionment, health modelling and measurement guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D6: Three protocols for the preparation of SI-traceable working standards: oxy-VOCs, terpenes and halogenated-VOCs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianrong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bühlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 2nd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 3rd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes as a sampling method for the off-line measurement of Terpenes and Oxy-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-R Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Plan CiGas (Centre for Reactive Trace Gases In Situ Measurements) 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CF CiGas validation document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving air quality with decision-making tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Metrology for climate relevant volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annrita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Toulaye P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric trace gases: VOCs, impact climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId535"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thérèse Salameh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">therese-salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1490-169X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of atmospheric pollutants on road asphalt pavements: an underestimated sink in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gandolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44407-025-00043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taicheng An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Volatile Organic Compound Model Intercomparison Project (VOCMIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øivind Hodnebrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinath Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Sandstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (6), pp.2577-2591. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-2577-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high-quality in situ observation network for oxygenated volatile organic compounds (OVOCs) in Europe: transferring metrological traceability to the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.371-403. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-371-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound sources and impacts in an urban Mediterranean area (Marseille, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (11), pp.5977-5999. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-5977-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-World Asphalt Pavement Emissions: Combining Simulation Chamber Measurements and City Scale Modeling to Elucidate the Impacts on Air Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sarica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestair.4c00323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.625-638. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-25-625-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed non-methane volatile organic compounds at European Monitoring and Evaluation Programme sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Caspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (13), pp.7699-7729. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-7699-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol, Clouds and Trace Gases Research Infrastructure – ACTRIS, the European research infrastructure supporting atmospheric science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Lund Myhre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 105 (7), pp.E1098-E1136. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0064.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (21), pp.12225-12257. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-24-12225-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of atmospheric C 10 –C 15 biogenic volatile organic compounds (BVOCs) with sorbent tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.315-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-17-315-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variations in ambient BTEX in urban Europe and its environmental health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiansheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/EGUSPHERE-2024-2309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx emissions by real-world fresh and old asphalt mixtures: Impact of temperature, relative humidity, and UV-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Karagiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.101457. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC emissions by fresh and old asphalt pavements at service temperatures: impacts on urban air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ea00034f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation and origins of volatile organic compounds observed during 2 years at a western Mediterranean remote background site (Ersa, Cape Corsica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1449-1484. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-1449-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and sources of non-methane hydrocarbons at a Mediterranean urban atmosphere: The role of biomass burning and traffic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Liakakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.149389. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye T. P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Dominutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Öztürk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring biogenic volatile organic compounds in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (11), pp.6153-6171. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-6153-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Baudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513 - 521. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01756486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and variability in volatile organic compounds observed at an Eastern Mediterranean background site (Cyprus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pikridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (18), pp.11355-11388. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-11355-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Dhaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on EUROVOC 2024: Campaign insights and VOC source apportionment overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Djaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th TFMM EMEP annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bled (Slovénie), Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS: Source apportionment of different pollutants in urban Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Massive Open Online Course: 'Atmospheric Research Infrastructures: Sharing the Future of Our Atmosphere' as an Innovative Tool for Atmospheric Science &amp; Climate Change Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Portillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standard Operating Procedure for trace gas measurements by Proton Transfer Reaction-Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is traffic still an important source of Volatile Organic Compounds in European urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production deduced from offline precursor measurements in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Kardurmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC Emissions Across Diverse Ecosystems in Europe and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Biogenic Hydrocarbons and the Atmosphere 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS EU topical centre for reactive trace gases in situ measurements CiGas : activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CIPM Sectorial Task Group on Climate Change and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive measurement of VOCs and organic tracers during the summer heat wave 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understudied BVOC emissions in Europe and their potential atmospheric impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Tykkä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schallhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.T. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C.J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of modelled versus observed NMVOC compoundsat EMEP sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Solberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th TFMM annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Varsovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down assessment of CO2 and CH4 atmospheric variability and emission sources in the Aix-Marseille metropolis area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Labelling step 1a for 'Reactive trace gases in situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Week - ASCC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within TOAR II initiative (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT NE unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Depelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygenated VOC during the EMEP Intensive Measurement Period: Overview of the results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferring SI-traceability to the field – assessment of new working standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas overview: on-going implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling methods – effects of sorbent materials and O3 scrubbers on VOC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-table 2: Metrology for atmospheric monitoring – Uptake and further steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility of atmospheric organic aerosol detected at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th VAO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Grainau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNPH VOC Sampling and Analysis during the EMEP Intensive campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th EMEP Task Force on Measurement and Modelling Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, En ligne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of existing or under development automated tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - ACTRIS National Facility Technical and Scientific Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCHO intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement in the nmol/mol range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT data delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4D: Analyseur formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas contribution to CAMS21a-phase 2 project - WP2 on VOC NRT submission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas-HO-DC-Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS 2nd Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI Urbans data submission and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurance qualité appliquée aux mesures traces d’oxydes d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ACTRIS France - GT6 : mesure des NOx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Douai, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project outcomes and uptakes: Revision of EU Ambient Air Quality Directives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC workshop - International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends of Ozone Precursors in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Klemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOAR II workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS ongoing activities: vocabulary and SOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS week - CiGas workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et restitution GT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions françaises au projet Green deal RI-URBANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Haeffelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: NOx in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Holla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Mari Fjæraa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasne Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romanias Manolis N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaudion Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersen Asphalt Research Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, En ligne (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ageing on Asphalt VOC and NOx Emissions at In-Use Temperature: A Game Changer for Urban Atmospheric Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARC - The 59th Petersen Asphalt Research Conference, 2022 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Laramie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities within CAMS21a-phase 2 project and TOAR initiative in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC project overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEN WG13 "Ambient air – Ozone precursors and benzene" meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCs & NH3 in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RI-URBANS SCIENCE MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Non-Methane HydroCarbons (NMHC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC - Quality Assurance / Quality Control: Perspectives of ACTRIS and MetClimVOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pascale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAW-TEC Course No. 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hohenpeissenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP intensive measurement period (EIMP), summer 2022 and summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas activities: Oxygenated VOCs (OVOC) in‐situ measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Reactive Trace Gas In‐Situ Community Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuija Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP virtual worksop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas publication plans – TOAR II : Tropospheric Ozone Assessment Report, Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigas Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP ON VOCs - bringing in situ &amp; remote communities together for a better data uncertainty estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas -IMT activities 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiGas meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of reactive trace gases measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Proton Transfer Reaction Mass Spectrometer (PTR-MS) instruments in the atmospheric simulation chamber HELIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Gratien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTR-MS vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CiGas IMT activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality monitoring dataset needed for improving VOC emission knowledge in a Mediterranean port city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT LILLE DOUAI contribution to ACROSS-AO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dépelchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACROSS-AO kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC WP3 activities: Development and improvement of measurement methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC M18 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CF CiGas – IMT unit activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier GT 6- Workshop ACTRIS-FR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">improvement of VOC measurement methods: challenges and best practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOCsin urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RI-URBANS (101036245) kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et Déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des thèses AtmoSud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Relevant Volatile Organic Compounds “MetClimVOC”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within ACTRIS and EUROCHAMP : PTR-MS intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between models and observations at French ACTRIS and EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS NOx/VOC QA workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison s-b-s pour les NOx au Pic du Midi - “PicoNOx”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et impacts atmosphériques des activités portuaires sur le carbone organique à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements TC/CiGas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS TC - EUROCHAMP DC Technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line measurements at a French EMEP site “Peyrusse-Vieille”: the use of canisters and DNPH cartridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetClimVOC kick-off meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison using a novel Oxygenated VOC reference standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Reactivity of Biogenic Volatile Organic Compounds under the Canopy of a Maritime Pine Forest during the LANDEX Field Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eleventh International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap Corsica trace gas measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Topical Centre for Reactive Trace Gases in Situ Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jokinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting EUROCHAMPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a gas chromatographic unit for measuring BVOCs in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS VOC side-by-side intercomparison at the Meteorological Observatory Hohenpeissenberg 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th WMO/GAW VOC Expert Group Meeting, Italy, November 4-7, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. . Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Actris Cigas Team</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Assembly of IAAM (International Association of Advanced Materials) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOx monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building-up synergies within EU-research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actris And Eurochamp Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTR-MS intercomparison- EUROCHAMP-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOC monitoring at French EMEP sites – 2018 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and monitoring ammonia: a challenge to be met</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS Science Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropospheric ozone precursors: global and regional distributions, trends, and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerald Ziemke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washigton, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First ACTRIS intercomparison for nitrogen oxides (NOx) at Research Center Jülich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Gerrit Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Kesper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington D. C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance of volatile organic compounds within the atmospheric research infrastructure ACTRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International PTR-MS Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Innsbruch, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone combustion et pollution atmosphérique (COMPOLA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ben Guérir, Morocco. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of instrumental artifacts in terpene detection: field studies and follow-up chamber campaign ACROSS-HECTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max R Mcgillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Jamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How VOC Emissions by Asphalt Pavements under Service Conditions Impact Air Quality in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CiGas side by side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metrology Congress CIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of atmospheric carbon in the free troposphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malaga, Espagne, Spain. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ continuous CO2 measurement in an industrial Port-de-Bouc station (south-eastern France) and related anthropogenic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Riandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Xueref-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS Science Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lostier Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Therese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahtanasopoulou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Aerosol Conference (IAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS-EU topical centre for reactive trace gases in situ measurements: activities and future developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Remiann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wegener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes for measuring C10-C15 biogenic volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tykkä T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schallhart S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigou E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardis T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Newry, Maine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high-quality data of volatile organic compounds thanks to metrological developement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et déterminants des COV à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are asphalt pavements an important source of atmospheric particles precursors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Athanasopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS - CiGas side-by-side interlaboratory comparison of new and classical techniques for formaldehyde measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Climate Action BIPM-WMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale gaz pour la réalisation de mélanges gazeux spécifiques à l’état de traces: conception et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS France workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOAR-II Tropospheric Ozone Precursors (TOP) –Focus Working Group: Evaluating the Regional and Global Distributions of Ozone Precursors in relation to Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Elshorbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo J. Seguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulas Im</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved high quality data of Volatile O rganic Compounds (VOC) thanks to metrological development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS 2 Side-by-side intercomparison for VOCs at MOHp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTRIS-2 Final General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 ans de mesures COV au cap corse : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACTRIS-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Guidelines for VOC Analysis by PTR-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Source apportionment of eBC, UFP, OP and VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten In’t Veld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Jessy Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance documents on measurements and modelling of novel air quality pollutants: Volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: VOLATILE ORGANIC COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des particules fines en champ proche du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Tinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ferreira de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2024, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI-URBANS/ACTRIS GUIDANCE DOCUMENTS ON MEASUREMENTS OF AIR QUALITY ADVANCED PARAMETERS FOR AIR QUALITY STAKEHOLDERS: Source apportionment of VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS Business Plan 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponaro Giulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Hyvärinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Dils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global atmosphere watch (GAW) and ACTRIS aerosol measurement programme at Jungfraujoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collaud Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Modini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Scherrer Institut (Villigen, Suisse). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport ADEME: Emissions of Asphalt Pavements and Impacts to urban air quality (EmAPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lostier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATMO-ACCESS Scientific Activity report - TNA: First ACTRIS NO/NO2 intercomparison campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS M21a.4.2.2: Status report of ACTRIS In Situ RT data infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D4: Good practice guides on the use of the methods selected for the measurement of 1) oxy-VOCs, 2) terpenes, 3) halogenated-VOCs with guidance for end-users who perform uncertainty calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport intermédiaire de synthèse d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMEP Report 1/2023, Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METEOROLOGISK INSTITUTT Norwegian Meteorological Institute. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D8: Guide to the user-friendly on-line tool for the calculation of the overall measurement uncertainty for oxy-VOCs, terpenes and halogenated-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP WP9 - Deliverable 9.1: Progress Report on the position of ACTRIS in the European Innovation Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella De Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Cornacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Amiridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNR - Italie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: EMEP intensive measurement period on ozone episodes in summer 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Aas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Hellén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NILU. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS deliverable D3 (D1.3): Report on source apportionment studies and recommendations for source apportionment procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Via</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D7: Report on the validation of the protocols for the preparation of SI-traceable VOC working standards including comparison with field calibration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schlauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Deliverable D1 (D1.1): Guidelines, datasets of non-regulated pollutants incl. metadata, methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Trechera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Savadkoohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP-WP2 - Milestone 11: Refined risk management plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Philippin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niku Kivekäs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Nicolae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Wiedensohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Höhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LaMP - CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS IMP Scientific Activity report: Carbon balance field campaign in free troposphere with intermittent planetary boundary layer influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Léonardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D3: Report on the improved sampling methods used for the routine on-line and off-line analytical measurements of VOCs with an assessment of the influence parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evdokia Stratigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI URBANS Milestone M1 (M1.1): Datasets for source apportionment, health modelling and measurement guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Querol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Univ. de Lille, Center for Energy and Environment, Lille, F-59000, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D6: Three protocols for the preparation of SI-traceable working standards: oxy-VOCs, terpenes and halogenated-VOCs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianrong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bühlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 2nd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC technical report - Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC 3rd Exploitation plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sorbent tubes as a sampling method for the off-line measurement of Terpenes and Oxy-VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-R Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FMI - Finland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC Impact/Output report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation Plan CiGas (Centre for Reactive Trace Gases In Situ Measurements) 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the current procedures used for the calibration of VOCs at ambient measurement sites in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMPA, Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Deliverable D1: Summary report prioritising the components, concentration ranges and metrological requirements for the selected oxy-VOCs, terpenes and halogenated VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">METAS - Switzerland. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MERA : Qualité de l’air dans les sites ruraux en lien avec les directives européennes et la convention de Genève - Rapport de synthèse d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debevec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fronval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS CF CiGas validation document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KIT - Karlsruher Institut für Technologie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving air quality with decision-making tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetClimVOC - Metrology for climate relevant volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Iturrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annrita Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Borbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baye Toulaye P. Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Panopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hamonou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Alkama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ancona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric trace gases: VOCs, impact climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Steinbrecher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId535"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2926A9"/>
+    <w:nsid w:val="204A7DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-169X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Hodnebrog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Krishnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Sandstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2577-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-625-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5977-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Heal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Caspel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7699-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hell&#233;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tykk&#228;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schallhart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-315-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Elshorbany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12225-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/EGUSPHERE-2024-2309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djaghloul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M&#252;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dubus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kardurmus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kesper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wegener" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerrit Adam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nowak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Andrews" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Bell" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Brem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C.J. Decker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lelandais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6754" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigas Team" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Modini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klemp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484349v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484242v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484279v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484215v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mari Fj&#230;raa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484347v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484200v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484382v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484207v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Steinbrecher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pascale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483989v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Jokinen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484176v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouillou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483950v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484114v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanzi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484071v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483021v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484043v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483015v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurochamp Community" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbrecher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145218v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jokinen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144253v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144316v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482953v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage S." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actris And Eurochamp Community" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848143v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848117v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484233v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484266v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tykk&#228; T." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schallhart S." TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratigou E." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardis T." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484255v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484319v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Remiann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484149v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483981v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Seguel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Worden" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Im" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483966v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate Garcia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jessy M&#252;ller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032969v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742904v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485500v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484542v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Romanias" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301785v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Constantin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484510v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484490v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella De Martino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demaziere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483079v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Garc&#237;a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485496v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301721v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianrong Li" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;hlmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483065v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hellen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilsel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R Baldan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483038v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483036v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483076v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annrita Baldan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482970v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/therese-salameh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-169X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandolfo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lostier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roose" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44407-025-00043-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Hodnebrog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Krishnan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Sandstad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-2577-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schlauri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Baldan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-371-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-5977-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lostier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sarica" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lasne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-625-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Solberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Heal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reimann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Caspel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7699-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Amiridis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fuchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0064.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Elshorbany" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerald Ziemke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strode" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Miyazaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12225-2024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Hell&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tykk&#228;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schallhart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stratigou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-315-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/EGUSPHERE-2024-2309" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanasopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karagiannis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romanias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vassaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lesueur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ea00034f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142603v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debevec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1449-2021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Liakakou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149389" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mermet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-6153-2019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-11355-2017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufresne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djaghloul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993948v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Portillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743151v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M&#252;ller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Holzinger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Klein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dubus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Kardurmus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Winter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kesper" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gerrit Adam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rohrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wegener" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nowak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Andrews" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Bell" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.T. Brem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C.J. Decker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lelandais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Riandet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6754" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simpson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Claude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484394v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigas Team" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;onardis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Depelchin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fronval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485549v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485458v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Modini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fiebig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Salameh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17535" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stratigou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wegner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484389v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mueller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485533v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klemp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484349v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484347v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484215v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Holla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mari Fj&#230;raa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221654v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasne Jerome" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lostier Anais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanias Manolis N." TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749194v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Therese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484382v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484207v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Steinbrecher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pascale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483457v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484218v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483989v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Jokinen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484138v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484114v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence D&#233;pelchin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gheusi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouillou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Leglise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Ren" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484166v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484071v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483998v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484100v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483017v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483015v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurochamp Community" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483020v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483019v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coget" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renouf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gros" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colomb" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Steinbrecher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144253v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Baldan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144399v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. . Mermet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144358v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debevec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145218v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jokinen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144316v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foerster" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Actris Cigas Team" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482953v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvage S." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actris And Eurochamp Community" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482956v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606606v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da&#235;le" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgillen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848143v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848117v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743398v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221584v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17283" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485443v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484233v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749230v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahtanasopoulou E." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Remiann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484266v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tykk&#228; T." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schallhart S." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratigou E." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardis T." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484255v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484319v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Romanias" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484308v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484149v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483981v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo J. Seguel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Worden" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulas Im" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaubert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483966v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate Garcia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482961v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dusanter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holzinger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klein" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salameh" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033144v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten In&#8217;t Veld" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Jessy M&#252;ller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032969v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742904v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Berre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Oppo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05256074v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagache" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484537v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saponaro Giulia" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Wiedensohler" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hyv&#228;rinen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Dils" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485500v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484542v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Romanias" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lasne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lostier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484510v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301590v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301705v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05255844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Font" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301643v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Mothes" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301785v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reiman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Constantin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hill" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484490v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gagliardi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella De Martino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Cornacchia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demaziere" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484438v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301740v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483079v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Garc&#237;a" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483074v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Philippin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niku Kivek&#228;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Nicolae" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina H&#246;hler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485496v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301691v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301721v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianrong Li" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#252;hlmann" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483065v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascale" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iturrate-Garcia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483062v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483068v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483064v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hellen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilsel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R Baldan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483063v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04466241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483038v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251848v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483036v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483061v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483076v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Iturrate" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annrita Baldan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482970v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>