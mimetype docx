--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -141,448 +141,6338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche tridimensionnelle de l'Assemblée générale des Nations Unies : identité, représentativité et légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Assemblée générale des Nations Unies entre continuité et renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.249-256, 2026, 978-2-233-01120-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les activités du groupe Wagner appréhendées par les droits international et européen au prisme du conflit armé en Ukraine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre en Ukraine, facteur d’intégration ou de désintégration européenne et internationale ?, Regards croisés pluridisciplinaires, D. DESCHAUX-DUTARD, F. TERPAN, dir.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, p. 101-113., 2025, 978-2-38600-094-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Appareil étatique », « Etat défaillant », « Etat voyou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’actualité internationale, V. Ndior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Pedone, 6 p, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (non-) reconnaissance de Chypre-Nord au prisme de l’extraterritorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alan Hervé; Cécile Rapoport. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et l'extraterritorialité : acteurs, fonctions, réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-149, 2023, 978-2-7535-9217-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entités contestées et frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Grandpierron; Christophe Réveillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière : espace et limite : approches géopolitiques et perspectives comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Editions SPM, pp.259-265, 2023, Géopolitiques du XXIe siècle, 978-2-37999-108-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entités contestées et frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SPM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La frontière - Espace et limite, dir., M. Grandpierron, Ch. Réveillard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPM, pp.259-265, 2023, 978-2-38541-127-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La (non) reconnaissance de Chypre nord au prisme de l’extraterritorialité»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et l’extraterritorialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.141-149., 2023, 978-2-7535-9217-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes naturelles appréhendées par le droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Anca Ailincai; Constance Chevallier-Govers; Vérane Edjaharian-Kanaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Europes : de l’intérieur, vers l’extérieur : mélanges en l'honneur du professeur Catherine Schneider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.515-524, 2021, Liber amicorum, 978-2-84934-506-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pratiques du contrôle du respect de l'application d'un traité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia; Ludovic Chan-Tung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention de Vienne sur le droit des traités : bilan et perspectives 50 ans après son adoption : colloque international de Grenoble du 15 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.181-190, 2019, 978-2-233-00934-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pédone, pp.5-12, 2018, 978-2-233-00879-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une internationalisation des biens militaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Chamard-Heim; Philippe Yolka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires : Aspects juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, Institut Universitaire Varenne, pp.405-420, 2018, Colloques &amp; Essais, 978-2-37032-173-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique européenne au sein des conférences de l'Organisation mondiale du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bourrinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières extérieures de l'Union européenne : contrôle des échanges : stratégie internationale de l'Union : analyses et réflexions de conférenciers invités dans le cadre des dix premières sessions des Universités internationales d'été du Mercantour, UIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités internationales d'été du Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-105, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z comme Z'Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina; Delphine Espagno-Abadie; Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots d'Annie Héritier : droit(s) au cœur et à la culture..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions l'Épitoge, pp.225-230, 2017, Collection académique, 979-10-92684-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays : la Méditerranée : études juridiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.7-8, 2016, 978-2-343-08134-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations sur le droit parlementaire au royaume d’Utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays. La Méditerranée : études juridiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-150, 2016, 978-2-343-08134-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des Entreprises militaires et de sécurité privée (EMSP) par l’Union européenne (UE) dans la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.293-300, 2015, 978-2-233-00767-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Lagelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les standards en droit international économique : contribution à l'étude de la normativité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2014, Logiques juridiques, 978-2-343-03541-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Coppolani; André Fazi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à la mémoire de Claude Olivesi : insularité, institutions et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albiana; Université de Corse; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8241-0424-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées saisies par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Strickler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et politiques : clés pour la compréhension du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.133-150, 2013, Droit privé et sciences criminelles, 978-2-343-02175-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées (EMSP) &amp;quot;saisies&amp;quot; par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Sueur; Geneviève Dorvaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de droit pénal : question de méthode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-178, 2011, Champs libres, 978-2-296-56395-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Lagelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La flexibilité dans les accords de l'OMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et savoirs, pp.7-9, 2010, Droit &amp; sciences-politiques. Politiques étrangères, 978-2-7539-0175-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des acteurs privés à la sécurité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-300, 2009, 978-2-296-10370-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Claire Chaumont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objectif de développement durable de l'Organisation mondiale du Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2008, Logiques juridiques (Paris), 978-2-296-05914-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes naturelles &amp;quot;saisies&amp;quot; par l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et coopération internationale : Johannis-Andrae Touscoz amicorum discipulorumque opus : hommage à Jean-André Touscoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Europe éd., pp.850-866, 2007, 978-2-84825-197-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de l’UNESCO sur la protection et la promotion de la diversité des expressions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité internationale entre rupture et continuité : mélanges en l'honneur du professeur Jean-François Guilhaudis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.185-197, 2007, 978-2-8027-2293-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix Rancurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerce équitable entre l'Europe et l'Amérique latine : vers un nouveau droit des relations Nord-Sud ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-10, 2006, Inter-national, 2-296-00172-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aïleen Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et droit de la sécurité face au bioterrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-8, 2005, 2-7475-9316-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation de la guerre et droit international général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insécurités publiques, sécurité privée ? : essais sur les nouveaux mercenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.16-29, 2005, 2-7178-4992-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Union and public utility: a virtuous grouping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Marciano; Jean-Michel Josselin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The economics of harmonizing European law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-118, 2002, New horizons in law and economics, 1-8406-4608-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781781950692.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-reconnaissance (provisoire ?) par la France de l'Etat palestinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.608-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l'Etat palestinien par la France et d'autres Etats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 4, p. 881-886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Evolution du statut de la Palestine à l’ONU »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.623-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe Wagner peut-il être saisi par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.319-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités liées au mercenariat dans le cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 1, pp. 7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des Rogue States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités non liées au domaine militaire des entreprises militaires et de sécurité privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (3), pp.285-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les enjeux de la qualification des mouvements contestataires (Acte du colloque du 28 février 2019), 47, pp.119-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deschaux-Dutard (D), Introduction à la sécurité internationale, Presses universitaires de Grenoble, 2018, 256 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durieux (B), Jeangène Vilmer (J-B), Ramel (F), Dictionnaire de la guerre et de la paix, PUF/Quadrige, 2017, 1520 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des différends juridictionnels et respect des règles procédurales fondamentales à l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (3), pp.487-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercenaires et Contractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l'État palestinien par le Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (1), pp.270-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement juridique des entreprises militaires et de sécurité privée à l'aune des règles contractuelles et de l'autorégulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (4), pp.519-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 534, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire : la possibilité d'une île ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 534, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des Organisations intergouvernementales Observateurs à l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CXIV (3), pp.597-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des Sociétés militaires privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CXIII (4), pp.907-909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suites de l’&amp;quot;affaire Blackwater&amp;quot; et le statut des Sociétés militaires privées en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (4), pp.877-880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Picheral : &amp;quot;Droit institutionnel de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.769-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés militaires privées en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (1), pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (2), pp.452-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC : rapport du Groupe spécial du 29 septembre 2006 (WT/DS291/R, WT/DS292/R, WT/DS293/R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.713-720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une force européenne de protection civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (4), pp.933-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil de sécurité : Débat sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.693-696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d’accession à l’Organisation mondiale du commerce (OMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.659-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sommet de Saint-Pétersbourg des 15-17 juillet 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (4), pp.891-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation Mondiale du Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (2), pp.471-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (3), pp.698-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité culturelle à l’aune de la Convention de l’UNESCO sur la protection et la promotion de la diversité des expressions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006/2 (36), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.036.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne - Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (1), pp.171-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (1), pp.144-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transgression du droit international par le recours à la force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.52-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il changer l’Organisation Mondiale du Commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CIX (3), pp.665-679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation du mercenariat et droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005/4 (24), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.024.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne / Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CIX (4), pp.934-938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du mercenariat et la privatisation de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arès : défense et sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXII (n°56 - Fascicule 1), pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours à la force et droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives internationales et européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/piee.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique Centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CIX (2), pp.435-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réformation des jugements des tribunaux administratifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.59-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 14 avril 2003 relative à la répression de l’activité de mercenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, CVII (3), pp.677-692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation à l'insularité du cadre juridique national relatif au littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.393-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 448, pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 448, pp.314-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mission d’Administration Intérimaire des Nations Unies au Kosovo (MINUK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIV (1), pp.61-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Action de l'Organisation mondiale de la santé contre les maladies dans l'hémisphère sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique et politique Indépendance et coopération : organe de l'Institut international de droit d'expression française (IDEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53 (3), pp.302-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de circulation des piétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDP : La Tribune du droit public : Revue semestrielle de droit public général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, pp.69-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de libération de la Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, CII (4), pp.1049-1054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures conservatoires rendues par la Cour Internationale de Justice, le 15 mars 1996, dans le différend frontalier entre le Cameroun et le Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, XLII, pp.409-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de la « vache folle », crise dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 407, pp.243-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de la « vache folle », crise dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 407, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de C. Marquis Bissonnette, Le terme terrorisme et ses incidences sur la protection des personnes en droit international, Bruxelles, Bruylant, 2024, 528 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé 2025 n° 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.607-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil des Nations Unies face aux activités liées au mercenariat - Préface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre privatisée, ou quand les Etats délèguent le monopole de la violence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non, un récent décret ne permet pas à la France d'intervenir de manière &amp;quot;déguisée&amp;quot; en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État failli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État voyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.238-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -592,6175 +6482,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européenne et internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européennre et internationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987036v1</w:t>
-              </w:r>
-[...5819 lines deleted...]
-                <w:t xml:space="preserve">hal-01839953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat failli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.302-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat voyou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.304-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil étatique/d'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6770,2720 +6839,2720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle des acteurs privés dans la lutte contre la piraterie maritime »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les nouveaux défis du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. CALIGIUARI, G. CATALDI, F. SCHNEIDER, dir, Nov 2024, Toulon (Université de Toulon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Accord portant sur la conservation et l’utilisation durable de la diversité biologique marine des zones ne relevant pas de la juridiction nationale (BBNJ,) à la lumière de la pensée de Georges Scelle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’histoire du droit de la mer, la mer dans l’histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Reverso, May 2024, Toulon (Université de Toulon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Assemblée générale des Nations Unies, symbole de la communauté internationale : la recherche tridimensionnelle de l’identité, la représentativité et la légitimité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’Assemblée générale des Nations Unies entre continuité et renouveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. BORIES, J. – M. SOBRINO HEREDIA,, Oct 2024, Toulouse (Faculté de droit), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, A. CALIGIUARI, G. CATALDI, F. SCHNEIDER, dir, Nov 2024, Toulon (Université de Toulon), France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les activités du groupe Wagner appréhendées par les droits international et européen au prisme de la guerre en Ukraine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude 18 mois de guerre en Ukraine – Regards croisés pluridisciplinaires, sous la dir. de D. Deschaux-dutard et F. Terpan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures des bases de données et catégories juridiques relevant de la sécurité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coronavirus est-il une menace à la paix et à la sécurité internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et coronavirus - Le droit face aux circonstances sanitaires exceptionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE)-Université Grenoble-Alpes; Institut d'études de droit public (IEDP)-Université Paris Saclay; Laboratoire de Recherche Sociétés &amp; Humanités (LARSH)-Université Polytechnique Hauts-de-France; ISJPS : Institut des sciences juridique et philosophique de la Sorbonne (UMR 8103)-Université Paris 1 Panthéon-Sorbonne; Centre de Recherches Juridiques (CRJ)-Université Grenoble-Alpes, Mar 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE)-Université Grenoble-Alpes; Institut d'études de droit public (IEDP)-Université Paris Saclay; Laboratoire de Recherche Sociétés &amp; Humanités (LARSH)-Université Polytechnique Hauts-de-France; ISJPS : Institut des sciences juridique et philosophique de la Sorbonne (UMR 8103)-Université Paris 1 Panthéon-Sorbonne; Centre de Recherches Juridiques (CRJ)-Université Grenoble-Alpes, Mar 2020, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées, approche de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la qualification des mouvements contestataires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques d'Aix-en-Provence, Feb 2019, Aix-en-Provence, France. pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques d'Aix-en-Provence, Feb 2019, Aix-en-Provence, France. pp.119-128</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pratiques du contrôle du respect de l’application d’un traité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention de Vienne sur le droit des traités : bilan et perspectives cinquante ans après son adoption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2019, Grenoble, France. pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2019, Grenoble, France. pp.181-190</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des traités et le droit des organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brexit : à faire ou à défaire ? Perspectives comparée, européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit · Université de Montréal, Mar 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du statut d'Etat à des entités contestées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance du statut d'Etat à des entités contestées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Mar 2018, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogues states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles menaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES - Institut Catholique d'Études Supérieures; Centre de recherche des écoles de Saint-Cyr Coëtquidan, Oct 2018, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit · Université de Montréal, Mar 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États défaillants saisis par le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième session de la Semaine des internationalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Juridiques Politiques et Sociales de Tunis, Mar 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences Juridiques Politiques et Sociales de Tunis, Mar 2018, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une internationalisation des biens militaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires - aspects juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études Administratives (IEA) de l'Université Lyon 3, Sep 2017, Lyon, France. pp.405-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études Administratives (IEA) de l'Université Lyon 3, Sep 2017, Lyon, France. pp.405-420</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Université Internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2017, Saint-Martin-Vésubie, France. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2017, Saint-Martin-Vésubie, France. pp.101-105</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2016, Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2016, Saint-Martin-Vésubie, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Palestine au sein du système des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Palestine : d’un État non membre de l’Organisation des Nations Unies à un État souverain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice-Sophia Antipolis. Laboratoire de droit international et européen, Mar 2015, Nice, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice-Sophia Antipolis. Laboratoire de droit international et européen, Mar 2015, Nice, France. pp.23-32</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des entreprises militaires et de sécurité privée (EMSP) par l’UE dans la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.293-300</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis du terrorisme international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches Internationales et Communautaires (CERIC) Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2015, Saint-Martin Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches Internationales et Communautaires (CERIC) Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2015, Saint-Martin Vésubie, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des entités non étatiques à l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation Mondiale du Commerce et responsabilité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2011, Nice, France. pp.199-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2011, Nice, France. pp.199-208</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSDC et entreprises militaires et de sécurité privées (EMSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une relance de la Politique de Sécurité et de Défense Commune ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (Nice); Centre d'études du droit des organisations européennes (CEDORE), May 2013, Nice, France. pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (Nice); Centre d'études du droit des organisations européennes (CEDORE), May 2013, Nice, France. pp.259-269</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique juridique de l’eau dans les relations internationales au 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches internationales et communautaires (CERIC), Aix-Marseille Université, UMR CNRS 7318 DICE; Association pour l’enseignement et la recherche en relations internationales d’Aix-Marseille (AERRI), Sep 2014, Saint-Martin Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches internationales et communautaires (CERIC), Aix-Marseille Université, UMR CNRS 7318 DICE; Association pour l’enseignement et la recherche en relations internationales d’Aix-Marseille (AERRI), Sep 2014, Saint-Martin Vésubie, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation de la Palestine aux organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième session du Centre de recherche franco-italien en droit international et européen "Diversification des acteurs et dynamiques normatives en droit international"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Droit de la Paix et du Développement, Sep 2012, Nice, France. pp.335-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Droit de la Paix et du Développement, Sep 2012, Nice, France. pp.335-372</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées saisies par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’ouverture 2012/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches en droit des procédures (Faculté de droit et science politique de Nice), Nov 2012, Nice, France. pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches en droit des procédures (Faculté de droit et science politique de Nice), Nov 2012, Nice, France. pp.133-150</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des différends et respect des normes procédurales fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation Mondiale du Commerce et le règlement des différends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2012, Nice, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’explosion du phénomène des entreprises militaires et de sécurité privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Colloque AFCES : États et sécurité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association France-Canada d'Etudes stratégiques - AFCES; Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Oct 2010, Grenoble, France. pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association France-Canada d'Etudes stratégiques - AFCES; Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Oct 2010, Grenoble, France. pp.105-123</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC et traités bilatéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources et les normes dans le droit de l’OMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2010, Nice, France. pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2010, Nice, France. pp.71-80</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC et pays en voie d’accession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation mondiale du commerce et les sujets de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2009, Nice, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2009, Nice, France. pp.11-22</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il dans le droit de l'Union européenne un droit fondamental des Etats à l'aide humanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats membres de l’Union européenne : Identité et Solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LISA - Université de Corse; IRENEE - Université de Nancy, Sep 2007, Corte, France. pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR LISA - Université de Corse; IRENEE - Université de Nancy, Sep 2007, Corte, France. pp.159-171</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles contractuelles et autorégulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucrum in bello : les entreprises militaires et de sécurité privées dans le monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique (Clermont-Ferrand), Mar 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique (Clermont-Ferrand), Mar 2010, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance de subversion des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du CERIC : L'entreprise dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches internationales et communautaires (CERIC-CNRS UMR 6201), Dec 2008, Aix-en-Provence, France. pp.73-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités locales, facteur de fédération dans l’Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHERPA de l’Institut d’Etudes Politiques d’Aix-en-Provence, Mar 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux dans le droit des conventions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées scientifiques euroméditerranéennes : le faux, le droit et le juste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recherches sur les contentieux, Université du sud Toulon-Var, Nov 2008, Toulon, France. pp.299-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches internationales et communautaires (CERIC-CNRS UMR 6201), Dec 2008, Aix-en-Provence, France. pp.73-91</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du patrimoine culturel immatériel par le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine et identité culturelle de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des acteurs privés à la sécurité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sécurité collective entre légalité et défis à la légalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nice, France. pp.209-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Nice, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects juridiques de la coopération transfrontalière entre la Corse et la Sardaigne dans le cadre du programme Interreg III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse Pascal Paoli, Jul 2002, Corte, France. pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les aspects juridiques de la coopération transfrontalière entre la Corse et la Sardaigne dans le cadre du programme Interreg III</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures juridiques de la coopération transfrontalière et leur utilisation dans le cadre du programme INTERREG II entre la Corse et la Sardaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et identité en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Corse Pascal Paoli, Jul 2002, Corte, France. pp.267-270</w:t>
+              <w:t xml:space="preserve">, Université de Corse, Jun 2000, Corte, France. pp.250-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Corse, Jun 2000, Corte, France. pp.250-255</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réformation des jugements des tribunaux administratifs internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Nice "L'unification du système juridictionnel international"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Nice, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations internationales dans la BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et BD, l'univers juridique et politique de la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit de l'Université Pierre-Mendès-France, Grenoble II, Dec 1997, Grenoble, France. pp.95-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9493,347 +9562,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention de Vienne sur le droit des traités : bilan et perspectives 50 ans après son adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chan-Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia; Ludovic Chan-Tung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention de Vienne sur le droit des traités : bilan et perspectives cinquante ans après son adoption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France. Éditions Pedone, pp.204, 2019, 978-2-233-00934-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Chan-Tung</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Grenoble, France. Éditions Pedone, pp.204, 2019, 978-2-233-00934-0</w:t>
+                <w:t xml:space="preserve">hal-01942318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. Pédone, pp.305, 2018, 978-2-233-00879-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Palestine : d'un État non membre de l'Organisation des Nations Unies à un État souverain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France. Pédone, pp.305, 2018, 978-2-233-00879-4</w:t>
+              <w:t xml:space="preserve">La Palestine : d’un État non membre de l’Organisation des Nations Unies à un État souverain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France. Éditions Pedone, pp.218, 2016, 978-2-233-00803-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nice, France. Éditions Pedone, pp.218, 2016, 978-2-233-00803-9</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'OMC et les sujets de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia; Vincent Tomkiewicz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation mondiale du commerce et les sujets de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nice, France. Bruylant; Université Nice Sophia Antipolis, pp.XIV-309, 2011, 978-2-8027-3426-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9843,317 +9912,317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots d'Annie Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Espagno-Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina; Delphine Espagno-Abadie; Thierry Garcia. éditions l'Épitoge, 6, pp.232, 2017, Collection académique, 979-10-92684-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Touzeil-Divina; Delphine Espagno-Abadie; Thierry Garcia. éditions l'Épitoge, 6, pp.232, 2017, Collection académique, 979-10-92684-21-6</w:t>
+                <w:t xml:space="preserve">hal-01829468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises militaires et de sécurité privées appréhendées par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">mare &amp; martin, pp.184, 2017, 978-2-84934-279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">mare &amp; martin, pp.184, 2017, 978-2-84934-279-4</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays : la Méditerranée : études juridiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. l'Harmattan, pp.175, 2016, 978-2-343-08134-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Thierry Garcia. l'Harmattan, pp.175, 2016, 978-2-343-08134-2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les observateurs auprès des organisations intergouvernementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.XVIII-425, 2012, Mondialisation et droit international, 978-2-8027-3541-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10221,51 +10290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5003D99"/>
+    <w:nsid w:val="41F6231D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10452,51 +10521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>