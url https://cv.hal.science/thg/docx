--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -3755,734 +3755,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociétés militaires privées en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (1), pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Picheral : &amp;quot;Droit institutionnel de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.769-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sociétés militaires privées en Irak</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC : rapport du Groupe spécial du 29 septembre 2006 (WT/DS291/R, WT/DS292/R, WT/DS293/R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, CXII (1), pp.147-153</w:t>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.713-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banque mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, CXI (2), pp.452-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">OMC : rapport du Groupe spécial du 29 septembre 2006 (WT/DS291/R, WT/DS292/R, WT/DS293/R)</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une force européenne de protection civile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, CXI (3), pp.713-720</w:t>
+              <w:t xml:space="preserve">, 2007, CXI (4), pp.933-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vers une force européenne de protection civile ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil de sécurité : Débat sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, CXI (4), pp.933-934</w:t>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.693-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garcia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d’accession à l’Organisation mondiale du commerce (OMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, CXI (3), pp.693-696</w:t>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.659-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Chaumont</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sommet de Saint-Pétersbourg des 15-17 juillet 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, CXI (3), pp.659-674</w:t>
+              <w:t xml:space="preserve">, 2006, CX (4), pp.891-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Sommet de Saint-Pétersbourg des 15-17 juillet 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CX (4), pp.891-896</w:t>
+              <w:t xml:space="preserve">, 2006, CX (3), pp.698-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation Mondiale du Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, CX (2), pp.471-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860235v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01860241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité culturelle à l’aune de la Convention de l’UNESCO sur la protection et la promotion de la diversité des expressions culturelles</w:t>
               </w:r>
@@ -6065,158 +6065,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil des Nations Unies face aux activités liées au mercenariat - Préface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de C. Marquis Bissonnette, Le terme terrorisme et ses incidences sur la protection des personnes en droit international, Bruxelles, Bruylant, 2024, 528 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé 2025 n° 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.607-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475602v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05240131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre privatisée, ou quand les Etats délèguent le monopole de la violence.</w:t>
               </w:r>
@@ -10290,51 +10290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F6231D"/>
+    <w:nsid w:val="8F42B701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10521,51 +10521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>