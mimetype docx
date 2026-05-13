--- v2 (2026-04-22)
+++ v3 (2026-05-13)
@@ -820,6022 +820,6022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une internationalisation des biens militaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Chamard-Heim; Philippe Yolka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires : Aspects juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, Institut Universitaire Varenne, pp.405-420, 2018, Colloques &amp; Essais, 978-2-37032-173-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance du statut d'État à des entités contestées : approches de droits international, régional et interne : [actes du colloque / organisé par le Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE) les 1 et 2 juin 2017 à Grenoble]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pédone, pp.5-12, 2018, 978-2-233-00879-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 67, Institut Universitaire Varenne, pp.405-420, 2018, Colloques &amp; Essais, 978-2-37032-173-2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique européenne au sein des conférences de l'Organisation mondiale du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bourrinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières extérieures de l'Union européenne : contrôle des échanges : stratégie internationale de l'Union : analyses et réflexions de conférenciers invités dans le cadre des dix premières sessions des Universités internationales d'été du Mercantour, UIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités internationales d'été du Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-105, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Les frontières extérieures de l'Union européenne : contrôle des échanges : stratégie internationale de l'Union : analyses et réflexions de conférenciers invités dans le cadre des dix premières sessions des Universités internationales d'été du Mercantour, UIEM</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z comme Z'Annie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina; Delphine Espagno-Abadie; Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots d'Annie Héritier : droit(s) au cœur et à la culture..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions l'Épitoge, pp.225-230, 2017, Collection académique, 979-10-92684-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays : la Méditerranée : études juridiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.7-8, 2016, 978-2-343-08134-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considérations sur le droit parlementaire au royaume d’Utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays. La Méditerranée : études juridiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-105, 2017</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-150, 2016, 978-2-343-08134-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, éditions l'Épitoge, pp.225-230, 2017, Collection académique, 979-10-92684-21-6</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des Entreprises militaires et de sécurité privée (EMSP) par l’Union européenne (UE) dans la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance Chevallier-Govers; Catherine Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.293-300, 2015, 978-2-233-00767-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Garcia. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.7-8, 2016, 978-2-343-08134-2</w:t>
+              <w:t xml:space="preserve">Anaïs Lagelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les standards en droit international économique : contribution à l'étude de la normativité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2014, Logiques juridiques, 978-2-343-03541-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mélanges à la mémoire du professeur Biays. La Méditerranée : études juridiques et politiques</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Coppolani; André Fazi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à la mémoire de Claude Olivesi : insularité, institutions et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albiana; Université de Corse; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8241-0424-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées saisies par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Strickler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations juridiques et politiques : clés pour la compréhension du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.133-150, 2013, Droit privé et sciences criminelles, 978-2-343-02175-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées (EMSP) &amp;quot;saisies&amp;quot; par le droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Sueur; Geneviève Dorvaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de droit pénal : question de méthode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-150, 2016, 978-2-343-08134-2</w:t>
+              <w:t xml:space="preserve">, pp.159-178, 2011, Champs libres, 978-2-296-56395-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Pedone, pp.293-300, 2015, 978-2-233-00767-4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Lagelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La flexibilité dans les accords de l'OMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Connaissances et savoirs, pp.7-9, 2010, Droit &amp; sciences-politiques. Politiques étrangères, 978-2-7539-0175-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des acteurs privés à la sécurité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-300, 2009, 978-2-296-10370-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anaïs Lagelle. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, 2014, Logiques juridiques, 978-2-343-03541-3</w:t>
+              <w:t xml:space="preserve">Anne-Claire Chaumont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objectif de développement durable de l'Organisation mondiale du Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2008, Logiques juridiques (Paris), 978-2-296-05914-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mélanges offerts à la mémoire de Claude Olivesi : insularité, institutions et politiques</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de l’UNESCO sur la protection et la promotion de la diversité des expressions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité internationale entre rupture et continuité : mélanges en l'honneur du professeur Jean-François Guilhaudis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.185-197, 2007, 978-2-8027-2293-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catastrophes naturelles &amp;quot;saisies&amp;quot; par l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et coopération internationale : Johannis-Andrae Touscoz amicorum discipulorumque opus : hommage à Jean-André Touscoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Europe éd., pp.850-866, 2007, 978-2-84825-197-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alix Rancurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerce équitable entre l'Europe et l'Amérique latine : vers un nouveau droit des relations Nord-Sud ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-10, 2006, Inter-national, 2-296-00172-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aïleen Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et droit de la sécurité face au bioterrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-8, 2005, 2-7475-9316-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation de la guerre et droit international général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insécurités publiques, sécurité privée ? : essais sur les nouveaux mercenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.16-29, 2005, 2-7178-4992-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Union and public utility: a virtuous grouping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Marciano; Jean-Michel Josselin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The economics of harmonizing European law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-118, 2002, New horizons in law and economics, 1-8406-4608-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781781950692.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...764 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appareil étatique/d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat failli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.302-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat voyou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'actualité internationale, 2ème édition, Pedone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.304-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reconnaissance (provisoire ?) par la France de l'Etat palestinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.608-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de l'Etat palestinien par la France et d'autres Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 4, p. 881-886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Evolution du statut de la Palestine à l’ONU »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.623-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe Wagner peut-il être saisi par le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.319-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités liées au mercenariat dans le cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 1, pp. 7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des Rogue States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61953/psei.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités non liées au domaine militaire des entreprises militaires et de sécurité privées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97 (3), pp.285-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les enjeux de la qualification des mouvements contestataires (Acte du colloque du 28 février 2019), 47, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durieux (B), Jeangène Vilmer (J-B), Ramel (F), Dictionnaire de la guerre et de la paix, PUF/Quadrige, 2017, 1520 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deschaux-Dutard (D), Introduction à la sécurité internationale, Presses universitaires de Grenoble, 2018, 256 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61953/psei.1038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Durieux (B), Jeangène Vilmer (J-B), Ramel (F), Dictionnaire de la guerre et de la paix, PUF/Quadrige, 2017, 1520 p.</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des différends juridictionnels et respect des règles procédurales fondamentales à l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (3), pp.487-503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercenaires et Contractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61953/psei.1037⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/psei.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l'État palestinien par le Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (1), pp.270-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement juridique des entreprises militaires et de sécurité privée à l'aune des règles contractuelles et de l'autorégulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (4), pp.519-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 534, pp.30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité et droit communautaire : la possibilité d'une île ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 534, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour des Organisations intergouvernementales Observateurs à l’OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, CXIV (3), pp.597-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des Sociétés militaires privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CXIII (4), pp.907-909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suites de l’&amp;quot;affaire Blackwater&amp;quot; et le statut des Sociétés militaires privées en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (4), pp.877-880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Picheral : &amp;quot;Droit institutionnel de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.769-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Règlement des différends juridictionnels et respect des règles procédurales fondamentales à l’OMC</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés militaires privées en Irak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CXII (1), pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus d’accession à l’Organisation mondiale du commerce (OMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.659-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC : rapport du Groupe spécial du 29 septembre 2006 (WT/DS291/R, WT/DS292/R, WT/DS293/R)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.713-720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banque mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (2), pp.452-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une force européenne de protection civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (4), pp.933-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil de sécurité : Débat sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, CXI (3), pp.693-696</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (1), pp.144-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sommet de Saint-Pétersbourg des 15-17 juillet 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (4), pp.891-896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (3), pp.698-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation Mondiale du Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (2), pp.471-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité culturelle à l’aune de la Convention de l’UNESCO sur la protection et la promotion de la diversité des expressions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006/2 (36), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.036.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne - Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CX (1), pp.171-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique Centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CIX (2), pp.435-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement du mercenariat et la privatisation de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arès : défense et sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXII (n°56 - Fascicule 1), pp.75-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transgression du droit international par le recours à la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 94 (3), pp.487-503</w:t>
+              <w:t xml:space="preserve">, 2005, 1, pp.52-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il changer l’Organisation Mondiale du Commerce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CIX (3), pp.665-679</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de l'État palestinien par le Parlement européen</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatisation du mercenariat et droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005/4 (24), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.024.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union européenne / Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (1), pp.270-272</w:t>
+              <w:t xml:space="preserve">, 2005, CIX (4), pp.934-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'encadrement juridique des entreprises militaires et de sécurité privée à l'aune des règles contractuelles et de l'autorégulation</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours à la force et droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives internationales et européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/piee.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réformation des jugements des tribunaux administratifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (4), pp.519-538</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 14 avril 2003 relative à la répression de l’activité de mercenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, CVII (3), pp.677-692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation à l'insularité du cadre juridique national relatif au littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.393-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 448, pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 534, pp.30-33</w:t>
+              <w:t xml:space="preserve">, 2001, 448, pp.314-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insularité et droit communautaire : la possibilité d'une île ?</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mission d’Administration Intérimaire des Nations Unies au Kosovo (MINUK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CIV (1), pp.61-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Action de l'Organisation mondiale de la santé contre les maladies dans l'hémisphère sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique et politique Indépendance et coopération : organe de l'Institut international de droit d'expression française (IDEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53 (3), pp.302-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de circulation des piétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDP : La Tribune du droit public : Revue semestrielle de droit public général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, pp.69-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de libération de la Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, CII (4), pp.1049-1054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures conservatoires rendues par la Cour Internationale de Justice, le 15 mars 1996, dans le différend frontalier entre le Cameroun et le Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, XLII, pp.409-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de la « vache folle », crise dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marché commun et de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 407, pp.243-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de la « vache folle », crise dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 534, pp.30</w:t>
+              <w:t xml:space="preserve">, 1997, 407, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...666 lines deleted...]
-                <w:t xml:space="preserve">Thierry Garcia</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européenne et internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Deschaux-Dutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1816 lines deleted...]
-                <w:t xml:space="preserve">halshs-02202276v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre en Ukraine, facteur d'intégration ou de désintégration européennre et internationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage de C. Marquis Bissonnette, Le terme terrorisme et ses incidences sur la protection des personnes en droit international, Bruxelles, Bruylant, 2024, 528 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé 2025 n° 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.607-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil des Nations Unies face aux activités liées au mercenariat - Préface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 76 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.607-608</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre privatisée, ou quand les Etats délèguent le monopole de la violence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre privatisée, ou quand les Etats délèguent le monopole de la violence.</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, un récent décret ne permet pas à la France d'intervenir de manière &amp;quot;déguisée&amp;quot; en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État voyou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'actualité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.238-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État failli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'actualité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813354v1</w:t>
-              </w:r>
-[...424 lines deleted...]
-                <w:t xml:space="preserve">hal-05048244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6916,2235 +6916,2235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Assemblée générale des Nations Unies, symbole de la communauté internationale : la recherche tridimensionnelle de l’identité, la représentativité et la légitimité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’Assemblée générale des Nations Unies entre continuité et renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. BORIES, J. – M. SOBRINO HEREDIA,, Oct 2024, Toulouse (Faculté de droit), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’Accord portant sur la conservation et l’utilisation durable de la diversité biologique marine des zones ne relevant pas de la juridiction nationale (BBNJ,) à la lumière de la pensée de Georges Scelle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’histoire du droit de la mer, la mer dans l’histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Reverso, May 2024, Toulon (Université de Toulon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, C. BORIES, J. – M. SOBRINO HEREDIA,, Oct 2024, Toulouse (Faculté de droit), France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les activités du groupe Wagner appréhendées par les droits international et européen au prisme de la guerre en Ukraine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude 18 mois de guerre en Ukraine – Regards croisés pluridisciplinaires, sous la dir. de D. Deschaux-dutard et F. Terpan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Oct 2023, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures des bases de données et catégories juridiques relevant de la sécurité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2021 de l’AEGES : Innovation(s), guerre et paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les Études sur la Guerre et la Stratégie, Dec 2021, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coronavirus est-il une menace à la paix et à la sécurité internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et coronavirus - Le droit face aux circonstances sanitaires exceptionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE)-Université Grenoble-Alpes; Institut d'études de droit public (IEDP)-Université Paris Saclay; Laboratoire de Recherche Sociétés &amp; Humanités (LARSH)-Université Polytechnique Hauts-de-France; ISJPS : Institut des sciences juridique et philosophique de la Sorbonne (UMR 8103)-Université Paris 1 Panthéon-Sorbonne; Centre de Recherches Juridiques (CRJ)-Université Grenoble-Alpes, Mar 2020, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE)-Université Grenoble-Alpes; Institut d'études de droit public (IEDP)-Université Paris Saclay; Laboratoire de Recherche Sociétés &amp; Humanités (LARSH)-Université Polytechnique Hauts-de-France; ISJPS : Institut des sciences juridique et philosophique de la Sorbonne (UMR 8103)-Université Paris 1 Panthéon-Sorbonne; Centre de Recherches Juridiques (CRJ)-Université Grenoble-Alpes, Mar 2020, En distanciel, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du statut d’État à des entités contestées, approche de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la qualification des mouvements contestataires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques d'Aix-en-Provence, Feb 2019, Aix-en-Provence, France. pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques d'Aix-en-Provence, Feb 2019, Aix-en-Provence, France. pp.119-128</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des pratiques du contrôle du respect de l’application d’un traité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Convention de Vienne sur le droit des traités : bilan et perspectives cinquante ans après son adoption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2019, Grenoble, France. pp.181-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Mar 2019, Grenoble, France. pp.181-190</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une internationalisation des biens militaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires - aspects juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études Administratives (IEA) de l'Université Lyon 3, Sep 2017, Lyon, France. pp.405-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des traités et le droit des organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brexit : à faire ou à défaire ? Perspectives comparée, européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit · Université de Montréal, Mar 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du statut d'Etat à des entités contestées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance du statut d'Etat à des entités contestées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Mar 2018, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogues states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles menaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES - Institut Catholique d'Études Supérieures; Centre de recherche des écoles de Saint-Cyr Coëtquidan, Oct 2018, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance du statut d’Etat à des entités contestées: approches de droits international, régional et interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes sur la Sécurité Internationale et les Coopérations Européennes (CESICE), Jun 2017, Grenoble, France. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les États défaillants saisis par le droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième session de la Semaine des internationalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences Juridiques Politiques et Sociales de Tunis, Mar 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études Administratives (IEA) de l'Université Lyon 3, Sep 2017, Lyon, France. pp.405-420</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Université Internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2017, Saint-Martin-Vésubie, France. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2017, Saint-Martin-Vésubie, France. pp.101-105</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2016, Saint-Martin-Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études et de Recherches Internationales et Communautaires (CERIC) d’Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2016, Saint-Martin-Vésubie, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Palestine au sein du système des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Palestine : d’un État non membre de l’Organisation des Nations Unies à un État souverain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice-Sophia Antipolis. Laboratoire de droit international et européen, Mar 2015, Nice, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice-Sophia Antipolis. Laboratoire de droit international et européen, Mar 2015, Nice, France. pp.23-32</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des entreprises militaires et de sécurité privée (EMSP) par l’UE dans la lutte contre la piraterie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et la lutte contre la piraterie maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (CEJM); Centre d'études sur la sécurité internationale et les coopérations européennes (Grenoble), Nov 2013, Grenoble, France. pp.293-300</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis du terrorisme international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches Internationales et Communautaires (CERIC) Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2015, Saint-Martin Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes et de Recherches Internationales et Communautaires (CERIC) Aix-Marseille Université; Association pour l’Enseignement et la Recherche en Relations Internationales (AERRI) d’Aix-Marseille, Sep 2015, Saint-Martin Vésubie, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique juridique de l’eau dans les relations internationales au 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Université internationale d'été du Mercantour (UIEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études et de recherches internationales et communautaires (CERIC), Aix-Marseille Université, UMR CNRS 7318 DICE; Association pour l’enseignement et la recherche en relations internationales d’Aix-Marseille (AERRI), Sep 2014, Saint-Martin Vésubie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des entités non étatiques à l’OMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation Mondiale du Commerce et responsabilité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2011, Nice, France. pp.199-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDC et entreprises militaires et de sécurité privées (EMSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une relance de la Politique de Sécurité et de Défense Commune ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'excellence Jean Monnet (Nice); Centre d'études du droit des organisations européennes (CEDORE), May 2013, Nice, France. pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études et de recherches internationales et communautaires (CERIC), Aix-Marseille Université, UMR CNRS 7318 DICE; Association pour l’enseignement et la recherche en relations internationales d’Aix-Marseille (AERRI), Sep 2014, Saint-Martin Vésubie, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation de la Palestine aux organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième session du Centre de recherche franco-italien en droit international et européen "Diversification des acteurs et dynamiques normatives en droit international"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Droit de la Paix et du Développement, Sep 2012, Nice, France. pp.335-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Droit de la Paix et du Développement, Sep 2012, Nice, France. pp.335-372</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Entreprises militaires et de sécurité privées saisies par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’ouverture 2012/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches en droit des procédures (Faculté de droit et science politique de Nice), Nov 2012, Nice, France. pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches en droit des procédures (Faculté de droit et science politique de Nice), Nov 2012, Nice, France. pp.133-150</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des différends et respect des normes procédurales fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation Mondiale du Commerce et le règlement des différends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2012, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’explosion du phénomène des entreprises militaires et de sécurité privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Colloque AFCES : États et sécurité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association France-Canada d'Etudes stratégiques - AFCES; Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Oct 2010, Grenoble, France. pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association France-Canada d'Etudes stratégiques - AFCES; Centre d'Etudes sur la Sécurité Internationale et le Coopérations Européennes (CESICE), Oct 2010, Grenoble, France. pp.105-123</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC et traités bilatéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources et les normes dans le droit de l’OMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2010, Nice, France. pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2010, Nice, France. pp.71-80</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMC et pays en voie d’accession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Organisation mondiale du commerce et les sujets de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2009, Nice, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; Institut du droit de la paix et du développement; Groupement d'études et de recherches sur les évolutions du droit international et comparé (GEREDIC EA 3180), Jun 2009, Nice, France. pp.11-22</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il dans le droit de l'Union européenne un droit fondamental des Etats à l'aide humanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats membres de l’Union européenne : Identité et Solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LISA - Université de Corse; IRENEE - Université de Nancy, Sep 2007, Corte, France. pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, UMR LISA - Université de Corse; IRENEE - Université de Nancy, Sep 2007, Corte, France. pp.159-171</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles contractuelles et autorégulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucrum in bello : les entreprises militaires et de sécurité privées dans le monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique (Clermont-Ferrand), Mar 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Droit et de Science Politique (Clermont-Ferrand), Mar 2010, Clermont-Ferrand, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance de subversion des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du CERIC : L'entreprise dans la société internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches internationales et communautaires (CERIC-CNRS UMR 6201), Dec 2008, Aix-en-Provence, France. pp.73-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études et de recherches internationales et communautaires (CERIC-CNRS UMR 6201), Dec 2008, Aix-en-Provence, France. pp.73-91</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le faux dans le droit des conventions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3es Journées scientifiques euroméditerranéennes : le faux, le droit et le juste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches sur les contentieux, Université du sud Toulon-Var, Nov 2008, Toulon, France. pp.299-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités locales, facteur de fédération dans l’Union européenne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHERPA de l’Institut d’Etudes Politiques d’Aix-en-Provence, Mar 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861058v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01833988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du patrimoine culturel immatériel par le droit international</w:t>
               </w:r>
@@ -10290,51 +10290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F42B701"/>
+    <w:nsid w:val="FD6B7003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10521,51 +10521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094187797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558379v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951271v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02414283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819949v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/livre_corrige.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948893v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albiana.fr/anthropologie/560-melanges-offerts-a-la-memoire-de-claude-olivesi.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=numero&amp;amp;no_revue=65&amp;amp;no=34993" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01835050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peraldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/184064608X.00014.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781950692.00014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/psei.1049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01824454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841092v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01848656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Chaumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846979v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846954v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846970v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie H&#233;ritier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.036.0035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.024.0119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01842222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/piee.1332" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Celli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01844015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01845062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deschaux-Dutard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03507815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825127v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01860944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01831113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832836v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01834872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01861209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01839975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chan-Tung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01825123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823414v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01832850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tomkiewicz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01829468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Espagno-Abadie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01819858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>