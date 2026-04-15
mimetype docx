--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -375,51 +375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
+                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
@@ -433,127 +433,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690276v1</w:t>
+                <w:t xml:space="preserve">hal-03382388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
+                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
@@ -567,103 +567,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382388v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Le Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF6009A"/>
+    <w:nsid w:val="1DB5D323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>