--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -375,51 +375,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
+                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
@@ -433,127 +433,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382388v1</w:t>
+                <w:t xml:space="preserve">hal-03690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
+                <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
@@ -567,103 +567,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690276v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
               </w:r>
@@ -1051,51 +1051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Le Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DB5D323"/>
+    <w:nsid w:val="DF2D0E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>