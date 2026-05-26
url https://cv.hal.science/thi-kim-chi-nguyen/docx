--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -207,51 +207,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -375,1063 +375,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
+                <w:t xml:space="preserve">Exploring the impact of lactic acid bacteria metabolism on volatile organic compounds during cucumber fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Haure</w:t>
+                <w:t xml:space="preserve">Socheata Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 139, pp.105135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2026.105135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690276v1</w:t>
+                <w:t xml:space="preserve">hal-05626090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Bacillus strains producing glycosidases active on rutin and grape glycosidic aroma precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.112637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Glycosidically bound volatile profiles of green and roasted coffee beans and aromatic potential of the spent coffee ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da Lorn</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cendrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inventions6020031⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 248, pp.2125-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-022-04035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281977v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of lactic acid bacteria for their potential use as aromatic starters in fermented vegetables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Microorganisms, the Ultimate Tool for Clean Label Foods ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Perpetuini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pumnat Chuenchomrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pereyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Lorn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109242⟩</w:t>
+              <w:t xml:space="preserve">Inventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inventions6020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258350v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fermentation by lactic acid bacteria can address safety issues in legumes food products?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of lactic acid bacteria for their potential use as aromatic starters in fermented vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Lorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu-Ha Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hai Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106957⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 350, pp.109242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394820v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+                <w:t xml:space="preserve">How fermentation by lactic acid bacteria can address safety issues in legumes food products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Ha Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy-Le Le</w:t>
+                <w:t xml:space="preserve">Awanwee Petchkongkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Bao-Hoa Ho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Haure</w:t>
+                <w:t xml:space="preserve">Hai Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02278⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.106957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2019.106957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929842v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Biochemical Analysis of PadR-padC Promoter Interactions during the Phenolic Acid Stress Response in Bacillus subtilis 168</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+                <w:t xml:space="preserve">Prospects for Food Fermentation in South-East Asia, Topics From the Tropical Fermentation and Biotechnology Network at the End of the AsiFood Erasmus+Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Le Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Phuong Tran</w:t>
+                <w:t xml:space="preserve">Thi-Bao-Hoa Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cavin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi-Yen Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (16), pp.4180-4191. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00385-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173725v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic Acid-Mediated Regulation of the padC Gene, Encoding the Phenolic Acid Decarboxylase of Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Genetic and Biochemical Analysis of PadR-padC Promoter Interactions during the Phenolic Acid Stress Response in Bacillus subtilis 168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Phuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dartois</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Cavin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (16), pp.4180-4191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00385-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenolic Acid-Mediated Regulation of the padC Gene, Encoding the Phenolic Acid Decarboxylase of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Phuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Gury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (9), pp.3213-3224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01936-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1441,117 +1575,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles souches atténuées d'apicomplexes et leur utilisation comme vecteurs d'antigène pour la prévention de maladies infectieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Boussemart-Prouvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019/008272. 2019, 154p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1561,114 +1695,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et biochimique par mutagenèse dirigée et aléatoire, de répresseurs impliqués dans la réponse au stress acides phénols chez Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Bourgogne Franche-Comté, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03173711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1736,51 +1870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF2D0E9D"/>
+    <w:nsid w:val="07F0C38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thi-kim-chi-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7635-8816" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144205688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lagneaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Widjaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lagneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01093D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05626090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheata Mao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Tan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03382388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Haure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112637" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03690276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-022-04035-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Perpetuini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumnat Chuenchomrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Lorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions6020031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03258350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109242" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02394820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Ha Ho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awanwee Petchkongkaew" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Van Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2019.106957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01929842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Le Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Hoa Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Yen Do" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00385-11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Gury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dartois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seraut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01936-07" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Boussemart-Prouvost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Seche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-03173711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>