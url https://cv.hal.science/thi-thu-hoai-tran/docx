--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -84,911 +84,1015 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation d'un module de Français sur Objectif Universitaire (FOU) dans une formation destinée à des étudiants allophones</w:t>
+                <w:t xml:space="preserve">La gestion de l’interaction dans les discours académiques oraux : étude comparative entre experts et étudiants novices dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Couturier</w:t>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai Tran</w:t>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Gueydon</w:t>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.2090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727733v1</w:t>
+                <w:t xml:space="preserve">hal-05577555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybridation d'un module de Français sur Objectif Universitaire (FOU) dans une formation destinée à des étudiants allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Royer</w:t>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gueydon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197122v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus, des usages: des outils pour exploiter le corpus de textes scientifiques Scientext, de la linguistique outillée à la didactique des langues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse lexicométrique des collocations en hygiène et propreté et applications pédagogiques dans les formations pour les travailleurs migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477224v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus, des usages: des outils pour exploiter le corpus de textes scientifiques Scientext, de la linguistique outillée à la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58</w:t>
+              <w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927538v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927549v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dictionnaire basé sur corpus pour une aide à la rédaction universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902621v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un dictionnaire basé sur corpus pour une aide à la rédaction universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 58, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556858v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.5411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359422v1</w:t>
+                <w:t xml:space="preserve">hal-03556858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Typologie des séquences lexicalisées à fonction discursive dans la perspective de la rédaction scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06281-3.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un enseignement systématique des marqueurs discursifs à l’aide de corpus en classe de FLE: l’exemple des marqueurs de reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistik Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13092/lo.78.2953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -998,1419 +1102,1419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du machine learning à l’analyse des routines langagières dans le discours publicitaire en cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouny Samy Modeliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kontozoglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque International Franco-Espagnol du réseau E. GRAPHELES " Corpus spécialisés et Intelligence artificielle/humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. GRAPHELES, Oct 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatoire lexicale dans le discours publicitaire des parfums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kontozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement du français sur objectif spécifique : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU FLEPES &amp; Hybridation, premiers retours &amp; perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corpus et applications didactiques. L'exemple avec Dicorpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Gueydon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Pédagogie du supérieur, entre histoire et actualités - Hybridation des enseignements : enjeux, contextes et implémentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Couturier, Grammatica; Stephan Mierzejewski, Recifes-CIREL; René Aristide Rodrigue, ENS Yaoundé 1, Nov 2022, Arras, France</w:t>
+              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727685v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interlangue des collégiens vietnamophones en FLSCO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dictionnaire sur corpus: ergonomie et applications didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Le français et les cultures francophones : enseignement et recherche, Université des langues et d’études internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Languages and International Studies - Vietnam National University, Aug 2022, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Lexique des discours scientifiques : perspectives linguistiques et didactiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589962v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et applications didactiques. L'exemple avec Dicorpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DU FLEPES &amp; Hybridation, premiers retours &amp; perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Gueydon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires TAL et linguistique &amp; TAL et didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GUO Yuyuan; Beijing Language and Culture University - BLCU, Dec 2022, Beijing, Chine</w:t>
+              <w:t xml:space="preserve">Journée d'études Pédagogie du supérieur, entre histoire et actualités - Hybridation des enseignements : enjeux, contextes et implémentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Couturier, Grammatica; Stephan Mierzejewski, Recifes-CIREL; René Aristide Rodrigue, ENS Yaoundé 1, Nov 2022, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897307v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire sur corpus: ergonomie et applications didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’interlangue des collégiens vietnamophones en FLSCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Lexique des discours scientifiques : perspectives linguistiques et didactiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">colloque Le français et les cultures francophones : enseignement et recherche, Université des langues et d’études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Languages and International Studies - Vietnam National University, Aug 2022, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880503v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collocations scientifiques transdisciplinaires: de l’extraction à la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La combinatoire lexicale : corpus et dictionnaires (linguistique, didactique et littérature)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Arras, Jun 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Luodonpää-Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans lediscours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francis Grossmann; Agnès Tutin; Milla Luodonpää-Manni, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus en classe de langue. Exemple avec les marqueurs d’exemplification et de reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque CILC - Colloque International de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
+                <w:t xml:space="preserve">Ergonomie des dictionnaires pour l'aide à la rédaction, état de l'art et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOSP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée « Work in progress » autour des discours scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451653v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">LOSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622960v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies pédagogiques pour une introduction des corpus en classe de langues ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428024v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelles stratégies pédagogiques pour une introduction des corpus en classe de langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t>
+              <w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903422v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie des dictionnaires pour l'aide à la rédaction, état de l'art et propositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Augustyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Work in progress » autour des discours scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428032v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’annotation sémantique pour l’enseignement/apprentissage des marqueurs polylexicaux à fonction métadiscursive à l’appui du corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2420,469 +2524,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interlangue des collégiens vietnamophones en FLSCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Le français et les cultures francophones : enseignement et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nationale du Vietnam à Hanoï, pp.254-265, 2023, 978-604-342-253-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines discursives liées aux noms scientifiques dans les activités didactiques du discours scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Kaarina Luodonpää-Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milla Luodonpää-Manni; Francis Grossmann; Agnès Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-255, 2022, 978-2-37747-307-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un corpus spécialisé pour étudier les prépositions dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.263-283, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.24270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des cooccurrences verbe et adverbe dans l’écrit scientifique et réflexions didactiques avec une approche inductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Goes; L. Meneses-Lerín; J.-M. Mangiante; F. Olmo; C. Pineira-Tresmontant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports et limites des corpus numériques en analyse de discours et didactique des langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séquences lexicalisées à fonction discursive comme outil d’aide à l’écriture auprès des étudiants étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les séquences lexicalisées à fonction discursive comme outil d’aide à l’écriture auprès des étudiants étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2892,114 +2996,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la phraséologie transdisciplinaire des écrits scientifiques et réflexions didactiques pour l'enseignement à des étudiants non-natifs : application aux marqueurs discursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Grenoble, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014GRENL022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01330952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3146,51 +3250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gueydon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dallot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gueydon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>