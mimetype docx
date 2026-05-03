--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -589,204 +589,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dictionnaire basé sur corpus pour une aide à la rédaction universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927549v1</w:t>
+                <w:t xml:space="preserve">hal-01902621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dictionnaire basé sur corpus pour une aide à la rédaction universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902621v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routines verbales pour les français langue étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Phraséologie et Linguistique appliquée, 108, pp.161-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistik Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Corpus, grammaire et français langue étrangère : une concordance nécessaire, .78 (4), pp.113-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1237,51 +1237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kontozoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement du français sur objectif spécifique : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minh Thuy DAM; Hong Van DINH; Jean-Marc MANGIANTE; Thi Thu Hoai TRAN, Mar 2023, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et applications didactiques. L'exemple avec Dicorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Luodonpää-Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans lediscours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francis Grossmann; Agnès Tutin; Milla Luodonpää-Manni, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1850,51 +1850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus en classe de langue. Exemple avec les marqueurs d’exemplification et de reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque CILC - Colloque International de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milla Kaarina Luodonpää-Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milla Luodonpää-Manni; Francis Grossmann; Agnès Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans le discours scientifique oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3250,51 +3250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gueydon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Tran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gueydon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06281-3.p.0161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04091201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04727685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milla Kaarina Luodonp&#228;&#228;-Manni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.24270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01330952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>