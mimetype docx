--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -768,230 +768,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a panorama of tonal sandhi in Northern Wu languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2025 - 22èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169387v1</w:t>
+                <w:t xml:space="preserve">hal-05369509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+                <w:t xml:space="preserve">Towards a panorama of tonal sandhi in Northern Wu languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RFP 2025 - 22èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369509v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandhi tonal en shanghaïen : une étude acoustique des contours dissyllabiques chez des locuteurs jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,51 +1752,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
+                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
@@ -1831,97 +1831,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481440v1</w:t>
+                <w:t xml:space="preserve">hal-03481371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
+                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
@@ -1956,73 +1956,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t>
+              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481371v1</w:t>
+                <w:t xml:space="preserve">hal-03481440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal movements in the production of Korean stop consonants</w:t>
               </w:r>
@@ -2481,191 +2481,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabe CVC et cycle mandibulaire : une étude articulatoire des asymétries. Le cas du vietnamien</w:t>
+                <w:t xml:space="preserve">Étude de la structure prosodique du mot en parole spontanée du vietnamien, quelques réflexions sur le statut monosyllabique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400256v1</w:t>
+                <w:t xml:space="preserve">hal-01664542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la structure prosodique du mot en parole spontanée du vietnamien, quelques réflexions sur le statut monosyllabique de la langue</w:t>
+                <w:t xml:space="preserve">Syllabe CVC et cycle mandibulaire : une étude articulatoire des asymétries. Le cas du vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664542v1</w:t>
+                <w:t xml:space="preserve">hal-01400256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A word prosodic structure study in Vietnamese read and spontaneous speech</w:t>
               </w:r>
@@ -3150,342 +3150,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accent étranger : le français à la vietnamienne</w:t>
+                <w:t xml:space="preserve">Pronunciation Change of French Consonant Groups by Vietnamese Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'équipe Systèmes Linguistiques et Dialectologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WSC 2012 - 2nd Workshop on Sound Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kloster Seeon, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017079v1</w:t>
+                <w:t xml:space="preserve">hal-00753489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la phonologie d'une langue seconde : le cas de la perception des groupes de consonnes du français par des apprenants vietnamiens</w:t>
+                <w:t xml:space="preserve">Effet de la frontière syllabique dans la production et la perception des consonnes finales en vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.715-722</w:t>
+              <w:t xml:space="preserve">RFP 2012 - Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753476v1</w:t>
+                <w:t xml:space="preserve">hal-00753499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronunciation Change of French Consonant Groups by Vietnamese Learners</w:t>
+                <w:t xml:space="preserve">L'accent étranger : le français à la vietnamienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2012 - 2nd Workshop on Sound Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kloster Seeon, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'équipe Systèmes Linguistiques et Dialectologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753489v1</w:t>
+                <w:t xml:space="preserve">hal-01017079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la frontière syllabique dans la production et la perception des consonnes finales en vietnamien</w:t>
+                <w:t xml:space="preserve">Acquisition de la phonologie d'une langue seconde : le cas de la perception des groupes de consonnes du français par des apprenants vietnamiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2012 - Colloque du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.715-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753499v1</w:t>
+                <w:t xml:space="preserve">hal-00753476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t>
               </w:r>
@@ -4304,260 +4304,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+                <w:t xml:space="preserve">Towards a Panorama of Tonal in Northern Languages: preliminary example of Changzhou Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Depau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478122v1</w:t>
+                <w:t xml:space="preserve">hal-05378033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Panorama of Tonal in Northern Languages: preliminary example of Changzhou Chinese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Chen</w:t>
+                <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378033v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4815,51 +4815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Yamlamai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01568326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Yamlamai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01568326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>