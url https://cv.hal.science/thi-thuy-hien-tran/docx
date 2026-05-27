--- v1 (2026-04-24)
+++ v2 (2026-05-27)
@@ -626,2715 +626,2741 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’accent lexical en russe langue étrangère : perception et production chez des apprenants francophones débutants</w:t>
+                <w:t xml:space="preserve">Vers le traitement automatique des signaux acoustiques, électroglottographiques et de larynx tracking pour l'étude des tons glottalisés en vietnamien : Modélisation conjointe du ton lexical et de l’intonation expressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international "Intelligence Artificielle, un levier pour l'analyse linguistique et la didactique des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des langues et d’études internationales de l'Université nationale du Vietnam à Hanoï, Apr 2026, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369483v1</w:t>
+                <w:t xml:space="preserve">hal-05627512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acquisition de l'accent lexical en russe langue étrangère chez des apprenants francophones débutants : une étude pilote de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stinchkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul-Valéry, Jun 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369509v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a panorama of tonal sandhi in Northern Wu languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Étude de l’accent lexical en russe langue étrangère : perception et production chez des apprenants francophones débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2025 - 22èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169387v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
+                <w:t xml:space="preserve">Towards a panorama of tonal sandhi in Northern Wu languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFP 2025 - 22èmes Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Structures Formelles du Langage (SFL), CNRS, Université Paris 8; Laboratoire de Phonétique et Phonologie (LPP), CNRS, Université Sorbonne Nouvelle, Paris; Laboratoire Interdisciplinaire des Langues et des Dynamiques Artistiques et Sociales (LILDAS), FLASH, Agadir, Jul 2025, Agadir, Maroc. pp.18-19</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191896v1</w:t>
+                <w:t xml:space="preserve">hal-05169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le traitement automatique des signaux acoustiques, électroglottographiques et de larynx tracking pour l'étude de l'intonation dans une langue tonale : étude pilote sur le vietnamien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA (Association française pour l’intelligence artificielle) - ATALA (Association pour le Traitement Automatique des Langues), Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369531v1</w:t>
+                <w:t xml:space="preserve">hal-05369509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacement vertical du larynx dans la production des plosives en thaï</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+                <w:t xml:space="preserve">Vers le traitement automatique des signaux acoustiques, électroglottographiques et de larynx tracking pour l'étude de l'intonation dans une langue tonale : étude pilote sur le vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univertisé Toulouse Jean Jaurès; Université Toulouse III Paul Sabatier, Jul 2024, Toulouse, France. pp.301-311</w:t>
+              <w:t xml:space="preserve">Journée d’études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA (Association française pour l’intelligence artificielle) - ATALA (Association pour le Traitement Automatique des Langues), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621361v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandhi tonal en shanghaïen : une étude acoustique des contours dissyllabiques chez des locuteurs jeunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Chen</w:t>
+                <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriandre Emmanuel Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.532-540</w:t>
+              <w:t xml:space="preserve">RFP 2025 - 22èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage (SFL), CNRS, Université Paris 8; Laboratoire de Phonétique et Phonologie (LPP), CNRS, Université Sorbonne Nouvelle, Paris; Laboratoire Interdisciplinaire des Langues et des Dynamiques Artistiques et Sociales (LILDAS), FLASH, Agadir, Jul 2025, Agadir, Maroc. pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623101v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unreleased Plosive Consonants in Thai: an Acoustic Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Déplacement vertical du larynx dans la production des plosives en thaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guarant International, Aug 2023, Prague, Czech Republic. pp.629-633</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univertisé Toulouse Jean Jaurès; Université Toulouse III Paul Sabatier, Jul 2024, Toulouse, France. pp.301-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210007v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des consonnes plosives non relâchées du thaï : une étude électroglottographique</w:t>
+                <w:t xml:space="preserve">Sandhi tonal en shanghaïen : une étude acoustique des contours dissyllabiques chez des locuteurs jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.532-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683620v1</w:t>
+                <w:t xml:space="preserve">hal-04623101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’orthographe sur la difficulté de la prononciation de /v/ chez les apprenants thaïlandais du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Supansa Tusnyingyong</w:t>
+                <w:t xml:space="preserve">Unreleased Plosive Consonants in Thai: an Acoustic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Le français et les cultures francophones : enseignement et recherche”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Langues et d’Etudes internationales, Université nationale du Vietnam à Hanoi (ULEI-UNH), Aug 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guarant International, Aug 2023, Prague, Czech Republic. pp.629-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866485v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des consonnes plosives non relâchées du thaï : une étude électroglottographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2022-36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481371v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’orthographe sur la difficulté de la prononciation de /v/ chez les apprenants thaïlandais du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supansa Tusnyingyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
+              <w:t xml:space="preserve">Colloque international “Le français et les cultures francophones : enseignement et recherche”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Langues et d’Etudes internationales, Université nationale du Vietnam à Hanoi (ULEI-UNH), Aug 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481440v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal movements in the production of Korean stop consonants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerodynamic and glottographic characterization of unreleased final stops in Vietnamese and Korean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Savariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSSS 2021 - Fall conference of the Korean Society of Speech Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society of Speech Sciences (한국음성학회), Nov 2021, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">제 38회 음성통신 및 신호처리 학술대회 논문집, 한국음향학회 [Proceedings of the 38th Speech Communication and Signal Processing Conference, Korean Acoustical Society]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 한국음향학회 [Korean Acoustical Society], Aug 2021, Seoul, South Korea. pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481530v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'orthographe dans la difficulté de la prononciation de /v/ chez les apprenants thaïlandais du français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why final stop phonemes became unreleased stops? The cases of Vietnamese and Korean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">RFP 2021 - 18èmes rencontres du Réseau Français de Phonologie / 18th Meeting of the French Phonology Network (RFP2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.A. 999 – Université Clermont Auvergne, Jul 2021, Clermont-Ferrand, France. pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483471v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des plosives finales dans des langues d'Asie : une étude multilingue du non relâchement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laryngeal movements in the production of Korean stop consonants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunhee Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.597-605</w:t>
+              <w:t xml:space="preserve">KSSS 2021 - Fall conference of the Korean Society of Speech Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of Speech Sciences (한국음성학회), Nov 2021, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798592v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les apprenants vietnamiens répètent les consonnes du français : une étude acoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l'orthographe dans la difficulté de la prononciation de /v/ chez les apprenants thaïlandais du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supansa Tusnyingyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes du Réseau d'Acquisition des Langues Secondes (ReAL2) : Dimension sonore et acquisition des L2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d’études du GIS RéAL2 : De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971632v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la position de la syllabe sur la réalisation acoustique des consonnes finales du thaï</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des plosives finales dans des langues d'Asie : une étude multilingue du non relâchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunhee Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.151-159</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.597-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971612v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la structure prosodique du mot en parole spontanée du vietnamien, quelques réflexions sur le statut monosyllabique de la langue</w:t>
+                <w:t xml:space="preserve">Quand les apprenants vietnamiens répètent les consonnes du français : une étude acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes du Réseau d'Acquisition des Langues Secondes (ReAL2) : Dimension sonore et acquisition des L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664542v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllabe CVC et cycle mandibulaire : une étude articulatoire des asymétries. Le cas du vietnamien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la position de la syllabe sur la réalisation acoustique des consonnes finales du thaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicha Yamlamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">JEP 2018 - 32e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.151-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400256v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A word prosodic structure study in Vietnamese read and spontaneous speech</w:t>
+                <w:t xml:space="preserve">Syllabe CVC et cycle mandibulaire : une étude articulatoire des asymétries. Le cas du vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Vietnamese Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Linguistics, Department of Phonetics, University of Cologne, Aug 2015, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212160v1</w:t>
+                <w:t xml:space="preserve">hal-01400256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures syllabiques et cycle mandibulaire : une étude des asymétries. Le cas du vietnamien</w:t>
+                <w:t xml:space="preserve">Étude de la structure prosodique du mot en parole spontanée du vietnamien, quelques réflexions sur le statut monosyllabique de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2015 - 13èmes Rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212134v1</w:t>
+                <w:t xml:space="preserve">hal-01664542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and production of final consonants: Some thoughts on the monosyllabic status of Vietnamese</w:t>
+                <w:t xml:space="preserve">A word prosodic structure study in Vietnamese read and spontaneous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for young researchers on Vietnamese Language and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Linguistics, Department of Phonetics, University of Cologne, Nov 2014, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Vietnamese Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Linguistics, Department of Phonetics, University of Cologne, Aug 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212150v1</w:t>
+                <w:t xml:space="preserve">hal-01212160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse acoustique des productions des consonnes du français par des apprenants vietnamiens du Français Langue Etrangère</w:t>
+                <w:t xml:space="preserve">Structures syllabiques et cycle mandibulaire : une étude des asymétries. Le cas du vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEDIL 2014 - Colloque international des Etudiants chercheurs en DIdactique des langues et en Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RFP 2015 - 13èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017077v1</w:t>
+                <w:t xml:space="preserve">hal-01212134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures syllabiques et caractéristiques du cycle mandibulaire : une étude articulatoire des asymétries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception and production of final consonants: Some thoughts on the monosyllabic status of Vietnamese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.29</w:t>
+              <w:t xml:space="preserve">Workshop for young researchers on Vietnamese Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Linguistics, Department of Phonetics, University of Cologne, Nov 2014, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017075v1</w:t>
+                <w:t xml:space="preserve">hal-01212150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des productions des consonnes du français par des apprenants vietnamiens du Français Langue Etrangère</w:t>
+                <w:t xml:space="preserve">Analyse acoustique des productions des consonnes du français par des apprenants vietnamiens du Français Langue Etrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Thuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.45</w:t>
+              <w:t xml:space="preserve">CEDIL 2014 - Colloque international des Etudiants chercheurs en DIdactique des langues et en Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017064v1</w:t>
+                <w:t xml:space="preserve">hal-01017077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronunciation Change of French Consonant Groups by Vietnamese Learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures syllabiques et caractéristiques du cycle mandibulaire : une étude articulatoire des asymétries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2012 - 2nd Workshop on Sound Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kloster Seeon, Germany</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753489v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la frontière syllabique dans la production et la perception des consonnes finales en vietnamien</w:t>
+                <w:t xml:space="preserve">Étude des productions des consonnes du français par des apprenants vietnamiens du Français Langue Etrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Thuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP 2012 - Colloque du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753499v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accent étranger : le français à la vietnamienne</w:t>
               </w:r>
@@ -3465,828 +3491,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pronunciation Change of French Consonant Groups by Vietnamese Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Kandel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Bilinguism: Neurolinguistic and Psycholinguistic Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">WSC 2012 - 2nd Workshop on Sound Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kloster Seeon, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017056v1</w:t>
+                <w:t xml:space="preserve">hal-00753489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélats acoustico-perceptifs des consonnes non relâchées du vietnamien</w:t>
+                <w:t xml:space="preserve">Effet de la frontière syllabique dans la production et la perception des consonnes finales en vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.60</w:t>
+              <w:t xml:space="preserve">RFP 2012 - Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476932v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clusters consonantiques dans le cadre de l'apprentissage du FLE par des apprenants vietnamiens : analyses acoustico-perceptive et articulatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming phonological deafness in L2 conversations by perceiving the facial the movements of the speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Burfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Savariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département Parole et Cognition de GIPSA-lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on Bilinguism: Neurolinguistic and Psycholinguistic Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017087v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des consonnes finales du vietnamien chez des locuteurs natifs</w:t>
+                <w:t xml:space="preserve">Corrélats acoustico-perceptifs des consonnes non relâchées du vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de Recherche International MICA (Multimédia, Informations, Communications et Applications), Institut Polytechnique de Hanoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446047v1</w:t>
+                <w:t xml:space="preserve">hal-00476932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Vietnamese syllable-final stops by native listeners</w:t>
+                <w:t xml:space="preserve">Les clusters consonantiques dans le cadre de l'apprentissage du FLE par des apprenants vietnamiens : analyses acoustico-perceptive et articulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEALS 2009 - 19th International Conference of the Southeast Asian Linguistics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hochiminh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Séminaire du Département Parole et Cognition de GIPSA-lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446187v1</w:t>
+                <w:t xml:space="preserve">hal-01017087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des consonnes finales du vietnamien par des locuteurs natifs</w:t>
+                <w:t xml:space="preserve">Perception des consonnes finales du vietnamien chez des locuteurs natifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.112</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche International MICA (Multimédia, Informations, Communications et Applications), Institut Polytechnique de Hanoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446045v1</w:t>
+                <w:t xml:space="preserve">hal-00446047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude phonémique et acoustique des séquences de consonnes en vietnamien</w:t>
+                <w:t xml:space="preserve">Perception of Vietnamese syllable-final stops by native listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre de Recherche International MICA (Multimédia, Informations, Communications et Applications), Institut Polytechnique de Hanoi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">SEALS 2009 - 19th International Conference of the Southeast Asian Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hochiminh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446048v1</w:t>
+                <w:t xml:space="preserve">hal-00446187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude acoustique des segments dans les séquences consonantiques du vietnamien</w:t>
+                <w:t xml:space="preserve">Identification des consonnes finales du vietnamien par des locuteurs natifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.140-143</w:t>
+              <w:t xml:space="preserve">RJCP 2009 - 8ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335155v1</w:t>
+                <w:t xml:space="preserve">hal-00446045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic study of the segments in vietnamese consonant sequences: the case of nasal + plosive combinations</w:t>
+                <w:t xml:space="preserve">Étude phonémique et acoustique des séquences de consonnes en vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEALS - 17th International Conference of the southeast asian linguistic society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Maryland, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherche International MICA (Multimédia, Informations, Communications et Applications), Institut Polytechnique de Hanoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363726v1</w:t>
+                <w:t xml:space="preserve">hal-00446048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude acoustique des segments dans les séquences consonantiques du vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJCP 2007 - 7ème Rencontres des Jeunes Chercheurs en Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.140-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An acoustic study of the segments in vietnamese consonant sequences: the case of nasal + plosive combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEALS - 17th International Conference of the southeast asian linguistic society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Difficultés de prononciation du français rencontrées par le public asiatique, en particulier par des étudiants vietnamiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier phonétique de l'Alliance Française de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4296,173 +4486,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Panorama of Tonal in Northern Languages: preliminary example of Changzhou Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Depau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des consonnes non relâchées et du type de mot simple vs composé en vietnamien et en thaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Alejandra Cano Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4697,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole (RJCP) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4561,114 +4751,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’acquisition des clusters et autres séquences de consonnes en langue seconde : de l’analyse acoustico-perceptive des séquences consonantiques du vietnamien à l’analyse de la perception et production des clusters du français par des apprenants vietnamiens du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENL028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01568326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4815,51 +5005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Yamlamai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01568326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Tusnyingyong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriandre Emmanuel Vilain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Printemps Sordes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213808007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000485103" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alejandra Cano C&#243;rdoba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savariaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2022-36" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798592v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inyoung Kim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Yamlamai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Burfin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446187v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01568326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>