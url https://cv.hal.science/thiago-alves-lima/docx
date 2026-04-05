--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -199,291 +199,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
+                <w:t xml:space="preserve">QSR-dissipativity-based stabilization of non-passive nonlinear discrete-time systems by linear static output feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Della Rossa</w:t>
+                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
+                <w:t xml:space="preserve">Diego de S. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.418-423. </w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1036-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3406254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568067v1</w:t>
+                <w:t xml:space="preserve">hal-04613014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSR-dissipativity-based stabilization of non-passive nonlinear discrete-time systems by linear static output feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Della Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1036-1041. </w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.418-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3406254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613014v1</w:t>
+                <w:t xml:space="preserve">hal-04568067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based conditions for feedback stabilization of switched and LPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Della Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -530,77 +530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipativity-based conditions for the feedback stabilization of systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, pp.100855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark C. Torrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Do Nascimento Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magno P. de Almeida Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -885,51 +885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1051,64 +1051,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for QSR-dissipativity of the interconnection of hybrid systems with the sum of storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,77 +1142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipativity-based conditions for the feedback stabilization of systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCA, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,51 +1272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,51 +1350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Della Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic allocation function design in the presence of magnitude saturating inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,51 +1801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C88C8D4A"/>
+    <w:nsid w:val="0877A947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2032,51 +2032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thiago-alves-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9883-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de S. Madeira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3406254" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137220v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Sousa Madeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D.O. Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C. Torrico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Do Nascimento Jr." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno P. de Almeida Filho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio G Nogueira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C Torrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3047361" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thiago-alves-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9883-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de S. Madeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3406254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137220v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Sousa Madeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D.O. Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C. Torrico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Do Nascimento Jr." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno P. de Almeida Filho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio G Nogueira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C Torrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3047361" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>