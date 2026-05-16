--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9883-5775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gc524soAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -191,843 +212,843 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSR-dissipativity-based stabilization of non-passive nonlinear discrete-time systems by linear static output feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Della Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Jungers</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1036-1041. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3406254⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.418-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613014v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of Discrete-Time Switched Systems Under Büchi-Constrained Signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">QSR-dissipativity-based stabilization of non-passive nonlinear discrete-time systems by linear static output feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">Diego de S. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.418-423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3391659⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.1036-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3406254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568067v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based conditions for feedback stabilization of switched and LPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Della Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160, pp.111427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipativity-based conditions for the feedback stabilization of systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74, pp.100855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smith predictor-based feedforward controller for measurable disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René D.O. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark C. Torrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Do Nascimento Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magno P. de Almeida Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133, pp.105439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of dynamic allocation functions and anti-windup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago A Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício G Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark C Torrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (6), pp.2198 - 2203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3047361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and experimental application of a dead-time compensator for input saturated processes with output time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magno Prudêncio De Almeida Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gil García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (4), pp.580-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cth2.12063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1037,575 +1058,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for QSR-dissipativity of the interconnection of hybrid systems with the sum of storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipativity-based conditions for the feedback stabilization of systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCA, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex approach for the robust static output feedback stabilization of LTI systems based on dissipativity theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valessa Valentim Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego de Sousa Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems with both constant and time-varying delays: a switched systems approach and application to observer-controller co-design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Della Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gouaisbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-based design of dynamic allocation in the presence of saturating actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago A Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismark C Torrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício G Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems MTNS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1615,125 +1636,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic allocation function design in the presence of magnitude saturating inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 2022 AWM Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed-Time and Arbitrarily Fast Exponential Stabilization of Discrete-Time Switched Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picchiotti Flavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Alves Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1801,51 +1942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0877A947"/>
+    <w:nsid w:val="C95761FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2032,51 +2173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thiago-alves-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9883-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de S. Madeira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3406254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137220v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Sousa Madeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D.O. Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C. Torrico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Do Nascimento Jr." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno P. de Almeida Filho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Lima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio G Nogueira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C Torrico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3047361" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796007v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thiago-alves-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9883-5775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gc524soAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Della Rossa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3391659" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de S. Madeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3406254" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137220v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jungers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Sousa Madeira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D.O. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C. Torrico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Do Nascimento Jr." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno P. de Almeida Filho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago A Lima" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio G Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark C Torrico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3047361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gouaisbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magno Prud&#234;ncio De Almeida Filho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gil Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valessa Valentim Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178304" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993298" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picchiotti Flavio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>