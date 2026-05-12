--- v0 (2026-03-25)
+++ v1 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaud Chauvin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche & Développement au département RDI de l'ONF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaud-chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4816-1327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 444, pp.9 - 20. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insular woody daisies (Argyranthemum, Asteraceae) are more resistant to drought‐induced hydraulic failure than their herbaceous relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Dória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Podadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino del Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1467-1478. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaceous angiosperms are not more vulnerable to drought-induced embolism than angiosperm trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Signarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (2), pp.661-667. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Green Growth: Boosting the European Forest Tree Nursery Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ullrich-Stockert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Božič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leonhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference TOPWOOD; LIA Forestia, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive potential of Douglas-fir to drought: Twenty years of collaborative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood properties, end-product quality and adaptation to climate: antagonism or compromise? The case of wood density and vulnerability to cavitation in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strengthening collaboration on innovative wood quality research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125 Years of IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of provenance effect along Douglas-fir vulnerability curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to embolism in herbaceous and secondarily woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la teneur en eau des racines par spectroscopie proche infra-rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nuixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRAE Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et potentiel évolutif du Douglas (Pseudotsuga menziesii Franco.) : rôle des traits hydrauliques, microdensitométriques et anatomiques du xylème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Institut agronomique, vétérinaire et forestier de France, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019IAVF0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02446419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaud Chauvin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche & Développement au département RDI de l'ONF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaud-chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4816-1327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory mapping of the forest community stakeholders in Europe focusing on forest genetic resources, forest reproductive material, and protected forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rogelja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beuker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Westergren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees, Forests and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100913. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tfp.2025.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 444, pp.9 - 20. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insular woody daisies (Argyranthemum, Asteraceae) are more resistant to drought‐induced hydraulic failure than their herbaceous relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Dória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Podadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino del Arco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (6), pp.1467-1478. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbaceous angiosperms are not more vulnerable to drought-induced embolism than angiosperm trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Signarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Buttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (2), pp.661-667. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Green Growth: Boosting the European Forest Tree Nursery Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ullrich-Stockert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Božič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leonhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Secco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference TOPWOOD; LIA Forestia, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adaptive potential of Douglas-fir to drought: Twenty years of collaborative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V Shishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125 Years of IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of provenance effect along Douglas-fir vulnerability curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood properties, end-product quality and adaptation to climate: antagonism or compromise? The case of wood density and vulnerability to cavitation in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strengthening collaboration on innovative wood quality research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to embolism in herbaceous and secondarily woody species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France. 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la teneur en eau des racines par spectroscopie proche infra-rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nuixe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop INRAE Imagerie des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et potentiel évolutif du Douglas (Pseudotsuga menziesii Franco.) : rôle des traits hydrauliques, microdensitométriques et anatomiques du xylème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Institut agronomique, vétérinaire et forestier de France, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019IAVF0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02446419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F99807FC"/>
+    <w:nsid w:val="3164A055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4816-1327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa D&#243;ria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Podadera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino del Arco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02446419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IAVF0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-chauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4816-1327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa D&#243;ria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Podadera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino del Arco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Smets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Signarbieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullrich-Stockert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leonhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nuixe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02446419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IAVF0003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>