--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -2692,432 +2692,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing in the shadow of the pyramids. Greek Baths in Egypt, Back to an Original Bath Model</w:t>
+                <w:t xml:space="preserve">The Roman baths at Karnak, between river and temple. Architectural study and urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Boraik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Al-Masekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective Baths in Egypt 2. New Discoveries and perspectives, B. REDON (éd.), Le Caire, 2017, p. 215-261</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the Small Greek Baths of Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-137, 2017, 9782724706963</w:t>
+              <w:t xml:space="preserve">, pp.437-450, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Boraik</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01698115v1</w:t>
+                <w:t xml:space="preserve">hal-01758095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the Small Greek Baths of Egypt</w:t>
+                <w:t xml:space="preserve">Romano-Byzantine baths of Egypt, the birth and spread of a little-known regional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.437-450, 2017, 9782724706963</w:t>
+              <w:t xml:space="preserve">, pp.279-322, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758095v1</w:t>
+                <w:t xml:space="preserve">hal-01758079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romano-Byzantine baths of Egypt, the birth and spread of a little-known regional model</w:t>
+                <w:t xml:space="preserve">Bathing in the shadow of the pyramids. Greek Baths in Egypt, Back to an Original Bath Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.279-322, 2017, 9782724706963</w:t>
+              <w:t xml:space="preserve">, pp.99-137, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758079v1</w:t>
+                <w:t xml:space="preserve">hal-01758076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue of the Greek Tholos Baths of Egypt</w:t>
               </w:r>
@@ -3143,110 +3143,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389-435, 2017, 9782724706963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bains romains de Karnak, entre fleuve et sanctuaire. Étude architecturale et mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Boraik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah El-Masekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.451-523, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5825,159 +5825,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bains romains de Karnak (Égypte), proposition de reconstitution de la phase 4 (vue perspective ouverte depuis le nord-est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drawing. Egypt. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dessin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frise chronologique illustrée de la ville de Bosra (Syrie du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. Mission Archéologique française en Syrie du Sud / Ifpo, Bosra, Syria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01558587v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02398794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bains romains de Sleim (Syrie du Sud) – 2</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.11345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.032.0367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vallerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Mukdad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mukdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.666" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Al-Masekh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El-Masekh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304450v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/antiquite/tell-el-herr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo de Clercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rochebeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tholbecq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00454013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00463237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00528469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.11345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.032.0367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vallerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Mukdad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mukdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.666" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Al-Masekh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El-Masekh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304450v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/antiquite/tell-el-herr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo de Clercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rochebeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tholbecq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00454013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00463237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00528469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>