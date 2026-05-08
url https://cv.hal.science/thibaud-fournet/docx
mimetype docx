--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -2692,70 +2692,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bathing in the shadow of the pyramids. Greek Baths in Egypt, Back to an Original Bath Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérangère Redon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-137, 2017, 9782724706963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Roman baths at Karnak, between river and temple. Architectural study and urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Boraik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Al-Masekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,73 +2869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Baths in Egypt 2. New Discoveries and perspectives, B. REDON (éd.), Le Caire, 2017, p. 215-261</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01698115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue of the Small Greek Baths of Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2846,96 +2945,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437-450, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romano-Byzantine baths of Egypt, the birth and spread of a little-known regional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2945,473 +3044,374 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-322, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bathing in the shadow of the pyramids. Greek Baths in Egypt, Back to an Original Bath Model</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the Greek Tholos Baths of Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-137, 2017, 9782724706963</w:t>
+              <w:t xml:space="preserve">, pp.389-435, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bains romains de Karnak, entre fleuve et sanctuaire. Étude architecturale et mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Boraik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah El-Masekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.389-435, 2017, 9782724706963</w:t>
+              <w:t xml:space="preserve">, EtudUrb 10, IFAO, p. 221-266, 2017, ISBN 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mansour Boraik</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the Roman and Byzantine Baths of Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah El-Masekh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérangère Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EtudUrb 10, IFAO, p. 221-266, 2017, ISBN 9782724706963</w:t>
-[...97 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'IFAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.451-523, 2017, 9782724706963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3855,208 +3855,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00366721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La rue principale nord-sud de Bosra (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Dentzer-Feydy, M. Vallerin, T. Fournet, R. et A. Mukdad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bosra, aux portes de l'Arabie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ifpo, pp.239-243, 2007, Guides archéologiques de l'Ifpo n° 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.6864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tell el-Herr, Taposiris Magna et les bains de l'Egypte gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Valbelle, M. Abd el-Maksoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tell el-Herr. Les niveaux d'époque hellénistique et du Haut Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-127, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00367012v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00366947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exèdre monumentale du grand carrefour de Bosra</w:t>
               </w:r>
@@ -5825,159 +5825,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frise chronologique illustrée de la ville de Bosra (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Illustration. Mission Archéologique française en Syrie du Sud / Ifpo, Bosra, Syria. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (illustration)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01558587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bains romains de Karnak (Égypte), proposition de reconstitution de la phase 4 (vue perspective ouverte depuis le nord-est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Drawing. Egypt. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398794v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01558587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bains romains de Sleim (Syrie du Sud) – 2</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.11345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.032.0367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vallerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Mukdad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mukdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.666" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Al-Masekh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El-Masekh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304450v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/antiquite/tell-el-herr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6864" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo de Clercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rochebeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tholbecq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00454013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00463237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00528469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.11345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paridaens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.032.0367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voisin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makaroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon B&#233;rang&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vallerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Mukdad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mukdad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.666" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Al-Masekh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758079v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El-Masekh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800301v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber-Karyotakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304450v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6865" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.6864" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/antiquite/tell-el-herr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Debaine-Francfort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Cornet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05500453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo de Clercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rochebeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burgos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tholbecq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02398794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00454013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00463237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00560903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00528469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>