--- v0 (2026-04-16)
+++ v1 (2026-05-17)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified understanding of the breakdown of thermal mixing dynamic nuclear polarization: the role of temperature and radical concentration</w:t>
+                <w:t xml:space="preserve">Two-level systems and harmonic excitations in a mean-field anharmonic quantum glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovica M Epasto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Magn.Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2024.107670⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.064203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446965v1</w:t>
+                <w:t xml:space="preserve">hal-04811188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-level systems and harmonic excitations in a mean-field anharmonic quantum glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unified understanding of the breakdown of thermal mixing dynamic nuclear polarization: the role of temperature and radical concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica M Epasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (6), pp.064203. </w:t>
+              <w:t xml:space="preserve">J.Magn.Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.107670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.064203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2024.107670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811188v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bath-Induced Zeno Localization in Driven Many-Body Quantum Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis M. Basko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Holzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (12), pp.120603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,51 +418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density scaling of generalized Lennard-Jones fluids in different dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeppe C. Dyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -548,51 +548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium dynamical equations of infinite-dimensional particle systems. II. The anisotropic case under shear strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium dynamical equations of infinite-dimensional particle systems I. The isotropic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -756,51 +756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of jamming criticality on low-temperature anomalies in structural glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -860,51 +860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating dense packings of hard spheres by soft interaction design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Sellitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,51 +977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate scale invariance in particle systems: A large-dimensional justification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1068,51 +1068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of the Dynamics of Liquids in the Large-Dimensional Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,51 +1185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statics and dynamics of infinite-dimensional liquids and glasses: a parallel and compact derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zamponi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des liquides et verres en dimension infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique statistique [cond-mat.stat-mech]. Université Paris sciences et lettres, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PSLEE043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1548,51 +1548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica M Epasto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maimbourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107670" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.064203" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Basko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe C. Dyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costigliola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Dyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.6.090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab2b68" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab099d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Scardicchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820360116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sellitto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semerjian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.6.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/60002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394049v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maimbourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.064203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica M Epasto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2024.107670" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Basko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Holzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.120603" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe C. Dyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Costigliola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Dyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.9.6.090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zamponi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab2b68" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab099d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Parisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Scardicchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1820360116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sellitto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Semerjian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.4.6.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/60002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01394049v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEE043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>