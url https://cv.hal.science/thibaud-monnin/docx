--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -340,771 +340,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional morphology of the Dufour gland in the queenless ant Dinoponera quadriceps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solitary foundation or colony fission: an intraspecific study shows that worker presence and number increase colony foundation success in an ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Billen</w:t>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-024-00955-6⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05509-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495317v1</w:t>
+                <w:t xml:space="preserve">hal-04282802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary foundation or colony fission: an intraspecific study shows that worker presence and number increase colony foundation success in an ant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional morphology of the Dufour gland in the queenless ant Dinoponera quadriceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+                <w:t xml:space="preserve">Johan Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 204, pp.517-527. </w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.145-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05509-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00040-024-00955-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282802v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat fragmentation through urbanization selects for low dispersal in an ant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. D’ettorre</w:t>
+                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e10325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919838v1</w:t>
+                <w:t xml:space="preserve">hal-04284707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat fragmentation through urbanization selects for low dispersal in an ant species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">To disperse or compete? Coevolution of traits leads to a limited number of reproductive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Planas-Sitjà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e10325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10325⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04284707v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence that increased surface temperature affects bioturbation by ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima García Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.14040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To disperse or compete? Coevolution of traits leads to a limited number of reproductive strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Planas-Sitjà</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+                <w:t xml:space="preserve">A. Khimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Cronin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. D’ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (9), </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877944v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal and the maintenance of fragmented metapopulations</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Finand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (9), pp.1746-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative bias in offspring investment in a superorganism is linked to dispersal and nest inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of offspring investment and dispersal in a spatially structured environment: a theoretical study using ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L. Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,77 +2859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative use of thelytokous parthenogenesis for queen production in the polyandrous ant Cataglyphis cursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Evolution of Dependent Colony Foundation Across Eusocial Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of intraspecific competition on resource allocation during dependent colony foundation in a social insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,583 +3233,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Chéron</w:t>
+                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Federici</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.522-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174479v1</w:t>
+                <w:t xml:space="preserve">hal-02174482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal resource allocation among colonies produced by fission in the ant Cataglyphis cursor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudy Haussy</w:t>
+                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao a C Alpedrinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/10-2347.1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 471 (7339), pp.E1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174373v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Unequal resource allocation among colonies produced by fission in the ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.1448-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/10-2347.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02174482v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Abe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (9), pp.2011-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sacrifice in 'desperado' contests between relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,636 +3850,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No actual conflict over colony inheritance despite high potential conflict in the social wasp Polistes dominulus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourgeois queens and high stakes games in the ant Aphaenogaster senilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1739⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174512v1</w:t>
+                <w:t xml:space="preserve">hal-02174501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No actual conflict over colony inheritance despite high potential conflict in the social wasp Polistes dominulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doums</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1662), pp.1593-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174507v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgeois queens and high stakes games in the ant Aphaenogaster senilis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174501v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Cerda</w:t>
+                <w:t xml:space="preserve">Queen replacement in the monogynous ant Aphaenogaster senilis: supernumerary queens as life insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (6), pp.1317-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941761v1</w:t>
+                <w:t xml:space="preserve">hal-02174494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queen replacement in the monogynous ant Aphaenogaster senilis: supernumerary queens as life insurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Chéron</w:t>
+                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A. gibbosa, A. subterranea and Messor maroccanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.519-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02174494v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of colony emigration in the ant Aphaenogaster senilis</w:t>
               </w:r>
@@ -5592,208 +5592,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction versus work in queenless ants: when to join a hierarchy of hopeful reproductives?</w:t>
+                <w:t xml:space="preserve">Dominance hierarchy and reproductive conflicts among subordinates in a monogynous queenless ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Ratnieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46 (6), pp.413-422. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (3), pp.323-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002650050637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/10.3.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174550v1</w:t>
+                <w:t xml:space="preserve">hal-02174548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance hierarchy and reproductive conflicts among subordinates in a monogynous queenless ant</w:t>
+                <w:t xml:space="preserve">Reproduction versus work in queenless ants: when to join a hierarchy of hopeful reproductives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ratnieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (6), pp.413-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002650050637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/10.3.323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-Phase Microextraction and Cuticular Hydrocarbon Differences Related to Reproductive Activity in Queenless Ant Dinoponera quadriceps</w:t>
               </w:r>
@@ -6009,90 +6009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified nest architecture and increased bioturbation in response to rise in temperature. A laboratory experiment with the ant species Lasius niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima García Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6305,51 +6305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB2FE50"/>
+    <w:nsid w:val="68690A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-monnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3762-942X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142796514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204148792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9409-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Billen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00955-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282802v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05509-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284707v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Garc&#237;a Ibarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877944v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Planas-Sitj&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697571v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01561-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.07.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Cronin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0058-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Nieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cervo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1661-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-7-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doums" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargues-Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-009-0009-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ015MZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0297-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C30DF5113502942725C1EDCB694D415336F930D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Hart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0895-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFV5Q15M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0801-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82RK4F9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Turillazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ratnieks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brand&#227;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0600-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PV1PQ8S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L. W. Ratnieks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Foster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100351" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKX7WHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3LCTTS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/10.3.323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022360718870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-465XVS9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-monnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3762-942X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142796514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204148792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9409-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282802v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05509-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Billen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00955-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284707v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877944v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Planas-Sitj&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Garc&#237;a Ibarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697571v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01561-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.07.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Cronin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0058-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Nieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cervo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1661-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-7-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doums" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargues-Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-009-0009-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ015MZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0297-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C30DF5113502942725C1EDCB694D415336F930D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Hart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0895-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFV5Q15M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0801-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82RK4F9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Turillazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ratnieks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brand&#227;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0600-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PV1PQ8S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L. W. Ratnieks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Foster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100351" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKX7WHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/10.3.323" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174550v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3LCTTS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022360718870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-465XVS9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>