--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -340,771 +340,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary foundation or colony fission: an intraspecific study shows that worker presence and number increase colony foundation success in an ant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional morphology of the Dufour gland in the queenless ant Dinoponera quadriceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+                <w:t xml:space="preserve">Johan Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-023-05509-4⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.145-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-024-00955-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282802v2</w:t>
+                <w:t xml:space="preserve">hal-04495317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional morphology of the Dufour gland in the queenless ant Dinoponera quadriceps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solitary foundation or colony fission: an intraspecific study shows that worker presence and number increase colony foundation success in an ant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Billen</w:t>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71, pp.145-148. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.517-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-024-00955-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-023-05509-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495317v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat fragmentation through urbanization selects for low dispersal in an ant species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
+                <w:t xml:space="preserve">P. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10325⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284707v2</w:t>
+                <w:t xml:space="preserve">hal-03919838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To disperse or compete? Coevolution of traits leads to a limited number of reproductive strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Habitat fragmentation through urbanization selects for low dispersal in an ant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Finand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Ledamoisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09972⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.e10325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03877944v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence that increased surface temperature affects bioturbation by ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima García Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.14040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative characterization of genetic and phenotypic differentiation in an ant species complex with strong hierarchical population structure and low dispersal abilities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To disperse or compete? Coevolution of traits leads to a limited number of reproductive strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khimoun</w:t>
+                <w:t xml:space="preserve">Isaac Planas-Sitjà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D’ettorre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (3), pp.163-176. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00590-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919838v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal and the maintenance of fragmented metapopulations</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Finand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (9), pp.1746-1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative bias in offspring investment in a superorganism is linked to dispersal and nest inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of offspring investment and dispersal in a spatially structured environment: a theoretical study using ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam L. Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,77 +2859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facultative use of thelytokous parthenogenesis for queen production in the polyandrous ant Cataglyphis cursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fédérici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Evolution of Dependent Colony Foundation Across Eusocial Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of intraspecific competition on resource allocation during dependent colony foundation in a social insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,333 +3233,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Cronin</w:t>
+                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudy Haussy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (9), pp.2011-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174482v1</w:t>
+                <w:t xml:space="preserve">hal-02174479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities for mate choice in the fission-performing ant Cataglyphis cursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.522-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2011.01291.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567932v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal resource allocation among colonies produced by fission in the ant Cataglyphis cursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,235 +3576,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (7), pp.1448-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/10-2347.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in patriline reproductive success during queen production in orphaned colonies of the thelytokous ant Cataglyphis cursor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusive fitness theory and eusociality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Abbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Chéron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao a C Alpedrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05075.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 471 (7339), pp.E1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02174479v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-sacrifice in 'desperado' contests between relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,412 +3850,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgeois queens and high stakes games in the ant Aphaenogaster senilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No actual conflict over colony inheritance despite high potential conflict in the social wasp Polistes dominulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lecat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-24⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1662), pp.1593-1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174501v1</w:t>
+                <w:t xml:space="preserve">hal-02174512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No actual conflict over colony inheritance despite high potential conflict in the social wasp Polistes dominulus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xim Cerdá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Doums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fédérici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1739⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174512v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single sequence repeat markers for the ant Aphaenogaster senilis and cross-species amplification in A. iberica, A . gibbosa, A. subterranea and Messor maroccanus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bourgeois queens and high stakes games in the ant Aphaenogaster senilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10 (3), pp.519-521. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-008-9554-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-6-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174507v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen replacement in the monogynous ant Aphaenogaster senilis: supernumerary queens as life insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Doums</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,208 +5592,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance hierarchy and reproductive conflicts among subordinates in a monogynous queenless ant</w:t>
+                <w:t xml:space="preserve">Reproduction versus work in queenless ants: when to join a hierarchy of hopeful reproductives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ratnieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10 (3), pp.323-332. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (6), pp.413-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/10.3.323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002650050637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174548v1</w:t>
+                <w:t xml:space="preserve">hal-02174550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction versus work in queenless ants: when to join a hierarchy of hopeful reproductives?</w:t>
+                <w:t xml:space="preserve">Dominance hierarchy and reproductive conflicts among subordinates in a monogynous queenless ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Ratnieks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (3), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/10.3.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002650050637⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02174550v1</w:t>
+                <w:t xml:space="preserve">hal-02174548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-Phase Microextraction and Cuticular Hydrocarbon Differences Related to Reproductive Activity in Queenless Ant Dinoponera quadriceps</w:t>
               </w:r>
@@ -6009,90 +6009,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified nest architecture and increased bioturbation in response to rise in temperature. A laboratory experiment with the ant species Lasius niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima García Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Bultelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6305,51 +6305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68690A7E"/>
+    <w:nsid w:val="51A97205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6536,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-monnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3762-942X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142796514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204148792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9409-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282802v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05509-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Billen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00955-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284707v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877944v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Planas-Sitj&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Garc&#237;a Ibarra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697571v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01561-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.07.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Cronin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0058-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Nieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cervo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1661-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-7-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-24" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doums" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargues-Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-009-0009-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ015MZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0297-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C30DF5113502942725C1EDCB694D415336F930D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Hart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0895-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFV5Q15M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0801-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82RK4F9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Turillazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ratnieks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brand&#227;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0600-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PV1PQ8S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L. W. Ratnieks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Foster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100351" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKX7WHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/10.3.323" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174550v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3LCTTS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022360718870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-465XVS9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaud-monnin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3762-942X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142796514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204148792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-9409-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05500605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Doums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Chifflet-Belle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Finand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-026-03694-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04495317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Billen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-024-00955-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282802v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bocquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;d&#233;rici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05509-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Finand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khimoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00590-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284707v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Garc&#237;a Ibarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bultelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877944v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Planas-Sitj&#224;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cronin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697571v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ch&#233;rel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-021-01561-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doums" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-021-00815-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02441683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15352" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Helft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0923-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01730713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Federici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.11.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boulay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-031616-034941" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubrun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.06.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63DFBQ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0444-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Londe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Fisher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.07.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01237159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Fisher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13227-015-0031-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tregenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12376" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXM9H4K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Cronin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0058-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Nieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cervo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-013-1661-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12142" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174363v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peeters" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-120811-153643" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2098-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23FC10C5F0FF11DF3A6495E84F597D9408014725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ch&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05075.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F6CNQ14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2011.01291.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR4BXZ96-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2347.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abbot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Abe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alcock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao a C Alpedrinha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09831" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174488v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-7-27" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doums" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Galarza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xim Cerd&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9554-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-6-24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.08.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0KQ3DL2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Galarza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cerda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargues-Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-009-0009-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQ015MZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0297-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C30DF5113502942725C1EDCB694D415336F930D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Hart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0895-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFV5Q15M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus van Baalen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-005-0801-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-82RK4F9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Liebig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Turillazzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3073" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ratnieks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brand&#227;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-003-0600-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PV1PQ8S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Beard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis L. W. Ratnieks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Foster" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174541v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100351" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKX7WHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1999.0782" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3LCTTS1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/10.3.323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02174563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022360718870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-465XVS9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02175014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>