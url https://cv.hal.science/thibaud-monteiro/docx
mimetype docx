--- v1 (2026-03-26)
+++ v2 (2026-04-28)
@@ -333,330 +333,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
+                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">Siyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820561v1</w:t>
+                <w:t xml:space="preserve">hal-04820524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
+                <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820524v1</w:t>
+                <w:t xml:space="preserve">hal-04820590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820590v1</w:t>
+                <w:t xml:space="preserve">hal-04820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of external cares using the Large Neighborhood Search optimization</w:t>
               </w:r>
@@ -753,848 +753,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the scheduling of medico-social activities at multiple sites: a clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Estelle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
+              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987613v2</w:t>
+                <w:t xml:space="preserve">hal-04176163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344023v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423051v1</w:t>
+                <w:t xml:space="preserve">hal-03987613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the scheduling of medico-social activities at multiple sites: a clustering approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Collomb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176163v1</w:t>
+                <w:t xml:space="preserve">hal-04344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
+                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775468v1</w:t>
+                <w:t xml:space="preserve">hal-03775453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775453v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Planning of home health care activities with uncertain service time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709753v1</w:t>
+                <w:t xml:space="preserve">hal-03595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,178 +1613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning of home health care activities with uncertain service time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595380v1</w:t>
+                <w:t xml:space="preserve">hal-03709753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1829,217 +1829,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Agadir ( en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124964v1</w:t>
+                <w:t xml:space="preserve">hal-03033372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alois Franzino</w:t>
+                <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Agadir ( en ligne), Morocco</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033372v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent-DARP</w:t>
               </w:r>
@@ -2051,64 +2051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,77 +2159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,549 +2257,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
+                <w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127950v1</w:t>
+                <w:t xml:space="preserve">hal-01882752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975779v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">ACAPELHA : Accès et Continuité de l'Accompagnement des Personnes Enfants et aduLtes en situation de Handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Geovanny Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
+                <w:t xml:space="preserve">Omar Larouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">9ème Conférence Francophone en gestion et ingénierie des systèmes hospitaliers - GISEH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882752v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the accompanying path of people with disabilities in a medico-social network: a method to create a process model based on autonomous actors point of views,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,51 +2850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional assignment of services to people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,64 +2971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,64 +3092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,930 +3181,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
+                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127936v1</w:t>
+                <w:t xml:space="preserve">hal-03127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
+                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314741v1</w:t>
+                <w:t xml:space="preserve">hal-03127936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127934v1</w:t>
+                <w:t xml:space="preserve">hal-01314741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+                <w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
+              <w:t xml:space="preserve">21e journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789195v1</w:t>
+                <w:t xml:space="preserve">hal-03127929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071414v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of assignment policies of users in medico-social service sector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Albert</w:t>
+                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336734v1</w:t>
+                <w:t xml:space="preserve">hal-02071414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+                <w:t xml:space="preserve">Assessment of assignment policies of users in medico-social service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127929v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Create a Process Reference Model Adapted to Heterogeneous Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,51 +4151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion efficiente des établissements et services médico-sociaux : modélisation et suivi des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,51 +4203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence francophone en Génie et Ingénierie des SystèmEs Hospitaliers (GISEH 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4285,64 +4285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,77 +4393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement d’un outil pour le suivi de l’activité et l’aide au pilotage dans le secteur médico-social : son appropriation par les utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,321 +4508,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an inventory classification module: Implementation in a warehouse management system</w:t>
+                <w:t xml:space="preserve">Multi-level particle swarm optimization (MLPSO) in shared unitdose drug distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Jomaa</w:t>
+                <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrix Besombes</w:t>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, rabat, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE CASE 2013, 9th annual IEEE International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531369v1</w:t>
+                <w:t xml:space="preserve">hal-01574859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of a forecasting module: Case of a warehouse management system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Development of an inventory classification module: Implementation in a warehouse management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Management and Control of Production and Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531347v1</w:t>
+                <w:t xml:space="preserve">hal-01531369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level particle swarm optimization (MLPSO) in shared unitdose drug distribution system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linjie Chen</w:t>
+                <w:t xml:space="preserve">Design and development of a forecasting module: Case of a warehouse management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrix Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CASE 2013, 9th annual IEEE International Conference on Automation Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fortaleza, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574859v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement multiobjectif du bloc opératoire avec une prise en compte d'une affectation équilibrée des compétences des infirmières</w:t>
               </w:r>
@@ -5087,843 +5087,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dispersion pour son optimisation par un algorithme génétique</w:t>
+                <w:t xml:space="preserve">Collaborative agent-based negotiation in supply chain planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simón Tamayo</w:t>
+                <w:t xml:space="preserve">Pascal Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Amours Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frayret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.950-957</w:t>
+              <w:t xml:space="preserve">13th Annual International Conference on Industrial Engineering Theory, Applications and Practice - IJIE'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00598738v1</w:t>
+                <w:t xml:space="preserve">inria-00598764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la dispersion pour son optimisation par un algorithme génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simón Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation et Simulation - MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.950-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345540v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de simulation pour l'évaluation des performances de coordination dans un réseau d'entreprises distribué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse d'un projet sur l'ingénierie d'une plateforme interopérable pour le pilotage des prises en charge à domicile des patients à pathologie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Khouider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th international conference on engineering conference : GI'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">GISEH 2008 - 4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00596231v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques de mise en œuvre d'une Hospitalisation Hors les Murs dans un pays en voie de développement : le cas Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norly Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers - GISEH 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de modélisation pour évaluation par simulation des mécanismes de négociation dans les entreprises en réseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Outil de simulation pour l'évaluation des performances de coordination dans un réseau d'entreprises distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th conférence internationale de modélisation et simulation - MOSIM 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.667-676</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th international conference on engineering conference : GI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00596057v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00596231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative agent-based negotiation in supply chain planning</w:t>
+                <w:t xml:space="preserve">Cadre de modélisation pour évaluation par simulation des mécanismes de négociation dans les entreprises en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Forget</w:t>
+                <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d'Amours Sophie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frayret</w:t>
+                <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on Industrial Engineering Theory, Applications and Practice - IJIE'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th conférence internationale de modélisation et simulation - MOSIM 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.667-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598764v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00596057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative model for customer request ordering: research and selection of substitute suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Gestion collaborative et distribuée des approvisionnements intégrant le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Information System, Logistics and Supply chain - ILS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA, May 2006, Lyon/France, pp.668-677</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (Cifa 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00113405v1</w:t>
+                <w:t xml:space="preserve">inria-00114153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion collaborative et distribuée des approvisionnements intégrant le transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Collaborative model for customer request ordering: research and selection of substitute suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (Cifa 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux/France</w:t>
+              <w:t xml:space="preserve">International Conference On Information System, Logistics and Supply chain - ILS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2006, Lyon/France, pp.668-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114153v1</w:t>
+                <w:t xml:space="preserve">inria-00113405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply-Chain Management Based on Cost</w:t>
               </w:r>
@@ -6112,312 +6112,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+                <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265628v1</w:t>
+                <w:t xml:space="preserve">hal-05265615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
+                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05265615v1</w:t>
+                <w:t xml:space="preserve">hal-05265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-objective home health care routing and scheduling problem under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,77 +6477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vercraene Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.770-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6581,90 +6581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6724,64 +6724,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6828,51 +6828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la mutualisation des professionnels pour la planification d’activités médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,90 +6958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stakeholder oriented approach to the optimization of transports of people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.93-102. </w:t>
@@ -7079,90 +7079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of shared unit-dose drug distribution network using multi-level particle swarm optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (2), pp.304-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7196,51 +7196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de modélisation des processus complexes réalisés par des auteurs autonomes. Application à l’orientation des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,64 +7326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7443,64 +7443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,90 +7572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assignment policies to improve global effectiveness of medico-social service sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61, pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7793,51 +7793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion efficiente des établissements et services médico-sociaux: modélisation et suivi des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.21-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8031,64 +8031,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation model framework based on simulation for enterprise network negotiation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (6), pp. 581-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8122,51 +8122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion optimization using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,51 +8239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliveries optimization by exploiting production traceability information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,51 +8343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated method for teaching system specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bistorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,77 +9109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9304,77 +9304,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Mutualisation de la préparation des piluliers dans un réseau d’établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9535,285 +9535,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6. The Interest of Agents for Supply Chain Simulation</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Simulation à base d'agents des systèmes de coordination et de planification des réseaux d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2008, 978-1-84821-090-5</w:t>
+              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.227-260, 2008, Traité IC2, série systèmes automatisés, 2-7462-1843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00598659v1</w:t>
+                <w:t xml:space="preserve">inria-00598667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Simulation à base d'agents des systèmes de coordination et de planification des réseaux d'entreprise</w:t>
+                <w:t xml:space="preserve">Chapter 6. The Interest of Agents for Supply Chain Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.227-260, 2008, Traité IC2, série systèmes automatisés, 2-7462-1843-7</w:t>
+              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2008, 978-1-84821-090-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598667v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. L'intérêt des agents pour la simulation de la chaîne logistique</w:t>
               </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
@@ -9973,77 +9973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10642,51 +10642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Jomaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Tamayo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Khouider" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Amours Sophie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frayret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anciaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02303947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0371" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11665665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.489252" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580612v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2009.030676" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.02.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padilla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ouzizi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410380410565339" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE16BC10014F93861EE0CCDE4A5D267DEEE33DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Louis Perpen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Jomaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Amours Sophie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frayret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Tamayo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Khouider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anciaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02303947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0371" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11665665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.489252" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580612v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2009.030676" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.02.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padilla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ouzizi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410380410565339" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE16BC10014F93861EE0CCDE4A5D267DEEE33DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Louis Perpen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>