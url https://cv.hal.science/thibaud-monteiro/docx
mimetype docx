--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -333,330 +333,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyu Guo</w:t>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820524v1</w:t>
+                <w:t xml:space="preserve">hal-04820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
+                <w:t xml:space="preserve">Optimizing a Multi-Level Logistics Network: Exploring the Location and Assignment of 3D Printed Orthotic Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+                <w:t xml:space="preserve">Siyu Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics (ICINCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012926900003822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820590v1</w:t>
+                <w:t xml:space="preserve">hal-04820524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for home health care planning considering multiple stakeholders’ needs</w:t>
+                <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Automation and Diagnosis (ICCAD 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820561v1</w:t>
+                <w:t xml:space="preserve">hal-04820590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of external cares using the Large Neighborhood Search optimization</w:t>
               </w:r>
@@ -861,606 +861,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423051v1</w:t>
+                <w:t xml:space="preserve">hal-03987613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+                <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987613v2</w:t>
+                <w:t xml:space="preserve">hal-04344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+                <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344023v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775453v1</w:t>
+                <w:t xml:space="preserve">hal-03775468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective home health care routing and scheduling by multidirectional local search</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
+                <w:t xml:space="preserve">Planification d'activités médico-sociales multi-sites en prenant en compte les capacités d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775468v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning of home health care activities with uncertain service time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,299 +1505,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595296v1</w:t>
+                <w:t xml:space="preserve">hal-03709753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709753v1</w:t>
+                <w:t xml:space="preserve">hal-03595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1829,217 +1829,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alois Franzino</w:t>
+                <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Agadir ( en ligne), Morocco</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033372v1</w:t>
+                <w:t xml:space="preserve">hal-03124964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+                <w:t xml:space="preserve">Business Planning for Home Care and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Agadir ( en ligne), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124964v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent-DARP</w:t>
               </w:r>
@@ -2051,64 +2051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,77 +2159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,64 +2414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,77 +2535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,64 +2971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,64 +3092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,390 +3181,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127934v1</w:t>
+                <w:t xml:space="preserve">hal-03127936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
+                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127936v1</w:t>
+                <w:t xml:space="preserve">hal-01314741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
+                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314741v1</w:t>
+                <w:t xml:space="preserve">hal-03127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t>
               </w:r>
@@ -3576,64 +3576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3665,51 +3665,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
+                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
@@ -3740,97 +3740,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
+              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789195v1</w:t>
+                <w:t xml:space="preserve">hal-02071414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
@@ -3861,73 +3861,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071414v1</w:t>
+                <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of assignment policies of users in medico-social service sector</w:t>
               </w:r>
@@ -4015,278 +4015,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Create a Process Reference Model Adapted to Heterogeneous Organizations</w:t>
+                <w:t xml:space="preserve">Vers une gestion efficiente des établissements et services médico-sociaux : modélisation et suivi des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Conférence francophone en Génie et Ingénierie des SystèmEs Hospitaliers (GISEH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387187v1</w:t>
+                <w:t xml:space="preserve">hal-01980697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion efficiente des établissements et services médico-sociaux : modélisation et suivi des activités</w:t>
+                <w:t xml:space="preserve">A Method to Create a Process Reference Model Adapted to Heterogeneous Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence francophone en Génie et Ingénierie des SystèmEs Hospitaliers (GISEH 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.232-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980697v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
               </w:r>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Université d'été de la performance en santé (ANAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5415,286 +5415,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques de mise en œuvre d'une Hospitalisation Hors les Murs dans un pays en voie de développement : le cas Haïti</w:t>
+                <w:t xml:space="preserve">Outil de simulation pour l'évaluation des performances de coordination dans un réseau d'entreprises distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norly Germain</w:t>
+                <w:t xml:space="preserve">Smaïl Khouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evens Emmanuel</w:t>
+                <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers - GISEH 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.8</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th international conference on engineering conference : GI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598753v1</w:t>
+                <w:t xml:space="preserve">inria-00596231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de simulation pour l'évaluation des performances de coordination dans un réseau d'entreprises distribué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématiques de mise en œuvre d'une Hospitalisation Hors les Murs dans un pays en voie de développement : le cas Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norly Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Khouider</w:t>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
+                <w:t xml:space="preserve">Evens Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th international conference on engineering conference : GI'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">4ème conférence francophone en Gestion et Ingénierie des SystèmEs Hospitaliers - GISEH 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00596231v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de modélisation pour évaluation par simulation des mécanismes de négociation dans les entreprises en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th conférence internationale de modélisation et simulation - MOSIM 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.667-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5713,217 +5713,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion collaborative et distribuée des approvisionnements intégrant le transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Collaborative model for customer request ordering: research and selection of substitute suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (Cifa 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux/France</w:t>
+              <w:t xml:space="preserve">International Conference On Information System, Logistics and Supply chain - ILS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA, May 2006, Lyon/France, pp.668-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00114153v1</w:t>
+                <w:t xml:space="preserve">inria-00113405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative model for customer request ordering: research and selection of substitute suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Gestion collaborative et distribuée des approvisionnements intégrant le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Information System, Logistics and Supply chain - ILS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA, May 2006, Lyon/France, pp.668-677</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (Cifa 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00113405v1</w:t>
+                <w:t xml:space="preserve">inria-00114153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply-Chain Management Based on Cost</w:t>
               </w:r>
@@ -6278,601 +6278,610 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bi-objective home health care routing and scheduling problem under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vercraene Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (4), pp.770-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10729-023-09655-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la mutualisation des professionnels pour la planification d’activités médico-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Franzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,132 +6899,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie industriel et productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stakeholder oriented approach to the optimization of transports of people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,92 +7033,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.93-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1768435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of shared unit-dose drug distribution network using multi-level particle swarm optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7141,92 +7150,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (2), pp.304-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10729-018-9438-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de modélisation des processus complexes réalisés par des auteurs autonomes. Application à l’orientation des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Fabian Mosquera Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7245,222 +7254,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie industriel et productique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Jeunes Chercheurs du GDR MACS au congrès mondial de l’IFAC - JD MACS 2017, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2018.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7505,104 +7514,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria assignment policies to improve global effectiveness of medico-social service sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7634,92 +7643,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61, pp.21-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical scheduling with antagonistic human resource objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7738,92 +7747,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (24), pp.7434-7449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2015.1082040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion efficiente des établissements et services médico-sociaux: modélisation et suivi des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7832,142 +7841,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.21-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2014.11665665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation analysis based-optimization for discrete flow model: a failure-prone manufacturing system with constant delivery time and stochastic demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7982,177 +7991,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation model framework based on simulation for enterprise network negotiation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Khouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (6), pp. 581-594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2010.489252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion optimization using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8184,92 +8193,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Operations Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2/3), pp.267-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAOM.2009.030676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliveries optimization by exploiting production traceability information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simón Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8288,200 +8297,200 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (4/5), pp. 557-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2009.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated method for teaching system specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bistorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pourcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (3), pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Site Coordination using a Multi-Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8500,92 +8509,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (4), pp. 367-377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2006.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐agent architecture for supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8594,127 +8603,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Ouzizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (8), pp.745-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/17410380410565339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents architecture for supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8723,356 +8732,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Ouzizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (8), pp. 745-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria negotiation for a distributed control of a client/provider relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (1), pp. 63-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation de la coopération dans le pilotage distribué des flux interentreprises, Application à une entreprise de production de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (7-8), pp. 933-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuring a machining operation as a Constraint Satisfaction Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Louis Perpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Systems Engineering Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54, pp. 23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9082,152 +9091,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical method for calculating batch fragmentations and their impacts on product recall within a FIFO assignment policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9236,51 +9245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9290,51 +9299,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Mutualisation de la préparation des piluliers dans un réseau d’établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9376,513 +9385,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Management de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37687-173-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Agent-based Simulation of Business Network Planning andCoordination Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Amours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2008, 978-1-84821-090-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Simulation à base d'agents des systèmes de coordination et de planification des réseaux d'entreprise</w:t>
+                <w:t xml:space="preserve">Chapter 6. The Interest of Agents for Supply Chain Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.227-260, 2008, Traité IC2, série systèmes automatisés, 2-7462-1843-7</w:t>
+              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2008, 978-1-84821-090-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598667v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6. The Interest of Agents for Supply Chain Simulation</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Simulation à base d'agents des systèmes de coordination et de planification des réseaux d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation for Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2008, 978-1-84821-090-5</w:t>
+              <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.227-260, 2008, Traité IC2, série systèmes automatisés, 2-7462-1843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00598659v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00598667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. L'intérêt des agents pour la simulation de la chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,51 +9901,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation pour la gestion des chaînes logistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.196-226, 2008, Traité IC2, série systèmes automatisés, 2-7462-1843-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9946,169 +9955,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire DISP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-CHAIN “Virtual CHAIN for Supply Chain Management”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10117,81 +10126,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Ouzizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Universite de Metz. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10201,113 +10210,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Decisional behaviours in enterprise networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis, 21 (6), pp.525 - 527, 2010, Production Planning and Control, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2010.488926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10317,185 +10326,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONDUITE DISTRIBUÉE D'UNE COOPÉRATION ENTRE ENTREPRISES, le cas de la relation donneurs d'ordres - fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00138918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite distribuée d'une coopération entre entreprises : le cas de la relation donneurs d'ordres – fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00198467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10642,51 +10651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Jomaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Amours Sophie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frayret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Tamayo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Khouider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anciaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02303947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0371" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.02.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11665665" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601376v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.489252" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580612v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2009.030676" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.02.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598726v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padilla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.07.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ouzizi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410380410565339" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE16BC10014F93861EE0CCDE4A5D267DEEE33DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288801v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Louis Perpen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrarini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553950" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012926900003822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Roxard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Collomb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Franzino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Fabian Mosquera Varela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viallon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Millet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Jomaa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meskens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Amours Sophie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frayret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Tamayo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Khouider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norly Germain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anciaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02303947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0775" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723854v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-018-9438-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132348v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0371" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.02.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1082040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11665665" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.489252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580612v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOM.2009.030676" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.02.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598726v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Padilla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.07.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02304001v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Ouzizi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410380410565339" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE16BC10014F93861EE0CCDE4A5D267DEEE33DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Louis Perpen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Amours" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598666v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01709854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789126v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.488926" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00198467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>