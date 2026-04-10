--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -234,1178 +234,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time of infection matters: seasonal interplay between host and pathogen drives epidemic dynamics</w:t>
+                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fay</w:t>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
+                <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.10750⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841051v1</w:t>
+                <w:t xml:space="preserve">hal-05213534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The time of infection matters: seasonal interplay between host and pathogen drives epidemic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012622⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.e10750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131725v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Catterall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1012622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539546v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming drives pulsed resources and disease outbreak risk</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208908v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Climate warming drives pulsed resources and disease outbreak risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2052), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213534v3</w:t>
+                <w:t xml:space="preserve">hal-05208908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors associated with the spatiotemporal distribution of dog rabies in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kalthoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Lachtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bel Haj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.e0012296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629366v1</w:t>
+                <w:t xml:space="preserve">hal-04669946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the spatiotemporal distribution of dog rabies in Tunisia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaning practices of transport vehicles by commercial and non-commercial livestock markets users in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stirling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012296⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.105413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2024.105413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669946v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning practices of transport vehicles by commercial and non-commercial livestock markets users in Scotland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Stirling</w:t>
+                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.105413. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2024.105413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696041v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying target areas for risk-based surveillance and control of transboundary animal diseases: a seasonal analysis of slaughter and live-trade cattle movements in Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina González-Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muwonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,286 +1476,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un lavage, c’est un lavage » : des chauffeurs bovins face aux consignes sanitaires</w:t>
+                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beslay</w:t>
+                <w:t xml:space="preserve">Aubane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Bouix</w:t>
+                <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Fauroux</w:t>
+                <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Luposella</w:t>
+                <w:t xml:space="preserve">Ana Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089184v1</w:t>
+                <w:t xml:space="preserve">hal-04326353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
+                <w:t xml:space="preserve">« Un lavage, c’est un lavage » : des chauffeurs bovins face aux consignes sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubane Renard</w:t>
+                <w:t xml:space="preserve">Clémence Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
+                <w:t xml:space="preserve">Mary Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Henri Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bento</w:t>
+                <w:t xml:space="preserve">Amandine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Luposella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Travail et écologie, 2023 (29), pp.147-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326353v1</w:t>
+                <w:t xml:space="preserve">hal-04089184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Bayesian inference of epidemiological parameters from mortality data: application to African swine fever virus</w:t>
               </w:r>
@@ -1780,64 +1780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Gamado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (188), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scoping review of foot‐and‐mouth disease risk, based on spatial and spatio‐temporal analysis of outbreaks in endemic settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L González Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Muhanguzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,338 +2003,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
+                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Natalie Mitchell</w:t>
+                <w:t xml:space="preserve">Michael Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lahiff</w:t>
+                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cummings</w:t>
+                <w:t xml:space="preserve">Peter Challenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram Boskamp</w:t>
+                <w:t xml:space="preserve">Rita Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.100574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752208v1</w:t>
+                <w:t xml:space="preserve">hal-03747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Natalie Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dunne</w:t>
+                <w:t xml:space="preserve">Andrew Lahiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
+                <w:t xml:space="preserve">Nathan Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Challenor</w:t>
+                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Borgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Bram Boskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.100574. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2233), pp.20210300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of Two Approaches of Visual Sensitivity Analysis to Support Epidemiological Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rydow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence and Factors Associated With the Distribution of the Integron intI1 and intI2 Genes in Scottish Cattle Herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Fernández Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lycett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barend M. de C. Bronsvoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,585 +2924,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐outbreak African horse sickness surveillance: A scenario tree evaluation in South Africa’s controlled area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayer network analysis unravels haulage vehicles as a hidden threat to the British swine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend Bronsvoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Duncan Grewar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Sergeant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Neil Thompson</w:t>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.tbed.13566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13566⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 67 (3), pp.1231-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612730v1</w:t>
+                <w:t xml:space="preserve">hal-04612773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Risk-Based Evidence for Animal Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Boden</w:t>
+                <w:t xml:space="preserve">Post‐outbreak African horse sickness surveillance: A scenario tree evaluation in South Africa’s controlled area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Duncan Grewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet Auty</w:t>
+                <w:t xml:space="preserve">Camilla Theresa Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Delgado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Neil Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00595⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.tbed.13566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612701v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Diagnostic Tests by Livestock Farmers: A Stochastic Game Theory Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Risk-Based Evidence for Animal Health Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Mohr</w:t>
+                <w:t xml:space="preserve">John Grewar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Beard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Reeve</w:t>
+                <w:t xml:space="preserve">Amy Hagerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00036⟩</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612716v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer network analysis unravels haulage vehicles as a hidden threat to the British swine industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barend Bronsvoort</w:t>
+                <w:t xml:space="preserve">Uptake of Diagnostic Tests by Livestock Farmers: A Stochastic Game Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nisbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Gunn</w:t>
+                <w:t xml:space="preserve">Stewart Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Reeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (3), pp.1231-1246. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.13459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612773v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Livestock Markets, Primary Diseases, and Key Management Practices Along the Livestock Supply Chain in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,64 +3618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Eze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
@@ -3713,64 +3713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of plains zebra to maintain African horse sickness in the Western Cape Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Grewar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (10), pp.e0222366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mckendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle transhumance and agropastoral nomadic herding practices in Central Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,77 +4072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Economic Impact of Vaccine Availability When Controlling Foot and Mouth Disease Outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4304,935 +4304,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the cattle trade network in Cameroon for regional disease prevention and control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data-Driven Risk Assessment from Small Scale Epidemics: Estimation and Model Choice for Spatio-Temporal Data with Application to a Classical Swine Fever Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Gamado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.43932. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612768v1</w:t>
+                <w:t xml:space="preserve">hal-04612780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of the British swine industry to classical swine fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implications of the cattle trade network in Cameroon for regional disease prevention and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Harriet Auty</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ngu Ngwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.42992. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612738v1</w:t>
+                <w:t xml:space="preserve">hal-04612768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Risk Assessment from Small Scale Epidemics: Estimation and Model Choice for Spatio-Temporal Data with Application to a Classical Swine Fever Outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability of the British swine industry to classical swine fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Chase-Topping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Gamado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.42992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612780v1</w:t>
+                <w:t xml:space="preserve">hal-04612738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
+                <w:t xml:space="preserve">Serological and molecular epidemiology of canine adenovirus type 1 in red foxes (Vulpes vulpes) in the United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Gibbons</w:t>
+                <w:t xml:space="preserve">David Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram van Bunnik</w:t>
+                <w:t xml:space="preserve">Seán Fee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Blatchford</w:t>
+                <w:t xml:space="preserve">Gill Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Robertson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Jane Learmount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria O’hagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612751v1</w:t>
+                <w:t xml:space="preserve">hal-04612762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Socio-Economic Versus Environmental Risk Factors for Reported Dengue Cases in Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwi Wijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using national movement databases to help inform responses to swine disease outbreaks in Scotland: the impact of uncertainty around incursion time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blatchford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep20258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04612778v1</w:t>
+                <w:t xml:space="preserve">hal-04612751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological and molecular epidemiology of canine adenovirus type 1 in red foxes (Vulpes vulpes) in the United Kingdom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria O’hagan</w:t>
+                <w:t xml:space="preserve">Using national movement databases to help inform responses to swine disease outbreaks in Scotland: the impact of uncertainty around incursion time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.36051. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.20258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep20258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612762v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale pig farmers’ behavior, silent release of African swine fever virus and consequences for disease spread</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Zagmutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5469,103 +5469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How commercial and non-commercial swine producers move pigs in Scotland: a detailed descriptive analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.140. </w:t>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping brucellosis risk in communities in the Republic of Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bartlette-Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5874,51 +5874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of contact heterogeneity on TB reproduction ratio R$_0$ in a free-living brushtail possum Trichosurus vulpecula population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive spatial analysis of bovine tuberculosis in intensively controlled cattle farms in New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the abundance of mosquito vectors versus flooding dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>