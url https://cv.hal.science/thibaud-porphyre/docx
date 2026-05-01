--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -234,1178 +234,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
+                <w:t xml:space="preserve">The time of infection matters: seasonal interplay between host and pathogen drives epidemic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bibard</w:t>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Picado</w:t>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (3), pp.e10750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.10750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213534v3</w:t>
+                <w:t xml:space="preserve">hal-04841051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time of infection matters: seasonal interplay between host and pathogen drives epidemic dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fay</w:t>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841051v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Picado</w:t>
+                <w:t xml:space="preserve">Stephen Catterall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1012622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632962v2</w:t>
+                <w:t xml:space="preserve">hal-05131725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Marion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012622⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.108-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.14345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131725v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate warming drives pulsed resources and disease outbreak risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2052), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539546v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming drives pulsed resources and disease outbreak risk</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal risk assessment of Epizootic Hemorrhagic Disease Virus introduction in Europe: A comparative analysis of trade and wind dispersal pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2052), </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 245, pp.106656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208908v1</w:t>
+                <w:t xml:space="preserve">hal-05213534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the spatiotemporal distribution of dog rabies in Tunisia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Picado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012296⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669946v1</w:t>
+                <w:t xml:space="preserve">hal-04629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning practices of transport vehicles by commercial and non-commercial livestock markets users in Scotland</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors associated with the spatiotemporal distribution of dog rabies in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Kalthoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Lachtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bel Haj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2024.105413⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (8), pp.e0012296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696041v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Windborne Dispersal of Culicoides Midges in Emerging Epizootic Hemorrhagic Disease Virus Outbreaks in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Picado</w:t>
+                <w:t xml:space="preserve">Cleaning practices of transport vehicles by commercial and non-commercial livestock markets users in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5571195. </w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.105413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/5571195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rvsc.2024.105413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629366v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying target areas for risk-based surveillance and control of transboundary animal diseases: a seasonal analysis of slaughter and live-trade cattle movements in Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina González-Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Muwonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1780,64 +1780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Gamado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (188), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scoping review of foot‐and‐mouth disease risk, based on spatial and spatio‐temporal analysis of outbreaks in endemic settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L González Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Muhanguzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,338 +2003,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
+                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dunne</w:t>
+                <w:t xml:space="preserve">Sonia Natalie Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
+                <w:t xml:space="preserve">Andrew Lahiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Challenor</w:t>
+                <w:t xml:space="preserve">Nathan Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Borgo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Boskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2233), pp.20210300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747498v1</w:t>
+                <w:t xml:space="preserve">hal-03752208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lahiff</w:t>
+                <w:t xml:space="preserve">Michael Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cummings</w:t>
+                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
+                <w:t xml:space="preserve">Peter Challenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram Boskamp</w:t>
+                <w:t xml:space="preserve">Rita Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 380 (2233), pp.20210300. </w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.100574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752208v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of Two Approaches of Visual Sensitivity Analysis to Support Epidemiological Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Rydow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Prevalence and Factors Associated With the Distribution of the Integron intI1 and intI2 Genes in Scottish Cattle Herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Fernández Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lycett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barend M. de C. Bronsvoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,585 +2924,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer network analysis unravels haulage vehicles as a hidden threat to the British swine industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Post‐outbreak African horse sickness surveillance: A scenario tree evaluation in South Africa’s controlled area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Duncan Grewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+                <w:t xml:space="preserve">Evan Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Theresa Weyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Neil Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (3), pp.1231-1246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13459⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.tbed.13566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612773v1</w:t>
+                <w:t xml:space="preserve">hal-04612730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐outbreak African horse sickness surveillance: A scenario tree evaluation in South Africa’s controlled area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evan Sergeant</w:t>
+                <w:t xml:space="preserve">Editorial: Risk-Based Evidence for Animal Health Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Theresa Weyer</w:t>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Neil Thompson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Grewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hagerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13566⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Risk-Based Evidence for Animal Health Policy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uptake of Diagnostic Tests by Livestock Farmers: A Stochastic Game Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Grewar</w:t>
+                <w:t xml:space="preserve">Sibylle Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Hagerman</w:t>
+                <w:t xml:space="preserve">Rodney Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Nisbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Reeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00595⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612701v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Diagnostic Tests by Livestock Farmers: A Stochastic Game Theory Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alasdair Nisbet</w:t>
+                <w:t xml:space="preserve">Multilayer network analysis unravels haulage vehicles as a hidden threat to the British swine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barend Bronsvoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Burgess</w:t>
+                <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Reeve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (3), pp.1231-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612716v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Livestock Markets, Primary Diseases, and Key Management Practices Along the Livestock Supply Chain in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,64 +3618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Eze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
@@ -3713,64 +3713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of plains zebra to maintain African horse sickness in the Western Cape Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Grewar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (10), pp.e0222366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mckendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Handel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle transhumance and agropastoral nomadic herding practices in Central Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidou Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,77 +4072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Economic Impact of Vaccine Availability When Controlling Foot and Mouth Disease Outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4304,935 +4304,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Risk Assessment from Small Scale Epidemics: Estimation and Model Choice for Spatio-Temporal Data with Application to a Classical Swine Fever Outbreak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Implications of the cattle trade network in Cameroon for regional disease prevention and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ngu Ngwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.43932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612780v1</w:t>
+                <w:t xml:space="preserve">hal-04612768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the cattle trade network in Cameroon for regional disease prevention and control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of the British swine industry to classical swine fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Ngu Ngwa</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Chase-Topping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Gamado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.43932. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.42992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612768v1</w:t>
+                <w:t xml:space="preserve">hal-04612738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of the British swine industry to classical swine fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Data-Driven Risk Assessment from Small Scale Epidemics: Estimation and Model Choice for Spatio-Temporal Data with Application to a Classical Swine Fever Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Gamado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.42992. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612738v1</w:t>
+                <w:t xml:space="preserve">hal-04612780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological and molecular epidemiology of canine adenovirus type 1 in red foxes (Vulpes vulpes) in the United Kingdom</w:t>
+                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Walker</w:t>
+                <w:t xml:space="preserve">Cheryl Gibbons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seán Fee</w:t>
+                <w:t xml:space="preserve">Bram van Bunnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill Hartley</w:t>
+                <w:t xml:space="preserve">Oliver Blatchford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Learmount</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria O’hagan</w:t>
+                <w:t xml:space="preserve">Chris Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep36051⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612762v1</w:t>
+                <w:t xml:space="preserve">hal-04612751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Socio-Economic Versus Environmental Risk Factors for Reported Dengue Cases in Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwi Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Chase-Topping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwi Wijayanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margo Chase-Topping</w:t>
+                <w:t xml:space="preserve">Stephanie Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using national movement databases to help inform responses to swine disease outbreaks in Scotland: the impact of uncertainty around incursion time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harriet Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.20258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep20258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612751v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using national movement databases to help inform responses to swine disease outbreaks in Scotland: the impact of uncertainty around incursion time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">George Gunn</w:t>
+                <w:t xml:space="preserve">Serological and molecular epidemiology of canine adenovirus type 1 in red foxes (Vulpes vulpes) in the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seán Fee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Learmount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria O’hagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.20258. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.36051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep20258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep36051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612778v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale pig farmers’ behavior, silent release of African swine fever virus and consequences for disease spread</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Zagmutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5469,103 +5469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How commercial and non-commercial swine producers move pigs in Scotland: a detailed descriptive analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Correia-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Auty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.140. </w:t>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping brucellosis risk in communities in the Republic of Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bartlette-Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5874,51 +5874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of contact heterogeneity on TB reproduction ratio R$_0$ in a free-living brushtail possum Trichosurus vulpecula population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive spatial analysis of bovine tuberculosis in intensively controlled cattle farms in New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,51 +6095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the abundance of mosquito vectors versus flooding dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dj Bicout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>