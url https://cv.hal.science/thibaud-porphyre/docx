--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -351,256 +351,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+                <w:t xml:space="preserve">Stephen Catterall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinetti Davide</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1012622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539546v1</w:t>
+                <w:t xml:space="preserve">hal-05131725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iPAR: A framework for modelling and inferring information about disease spread when the populations at risk are unknown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment anticiper le risque de dispersion des Culicoides par le vent ? Windi App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaissié Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinetti Davide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Catterall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Siberchicot Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Marion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delmotte Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porphyre Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131725v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment for the introduction of bluetongue virus into mainland Europe by long‐distance wind dispersal of Culicoides spp.: A case study from Sardinia</w:t>
               </w:r>
@@ -1476,286 +1476,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
+                <w:t xml:space="preserve">« Un lavage, c’est un lavage » : des chauffeurs bovins face aux consignes sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubane Renard</w:t>
+                <w:t xml:space="preserve">Clémence Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
+                <w:t xml:space="preserve">Mary Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Henri Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bento</w:t>
+                <w:t xml:space="preserve">Amandine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Luposella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Travail et écologie, 2023 (29), pp.147-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326353v1</w:t>
+                <w:t xml:space="preserve">hal-04089184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un lavage, c’est un lavage » : des chauffeurs bovins face aux consignes sanitaires</w:t>
+                <w:t xml:space="preserve">Interaction of Human Behavioral Factors Shapes the Transmission of Arboviruses by Aedes and Culex Mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beslay</w:t>
+                <w:t xml:space="preserve">Aubane Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Bouix</w:t>
+                <w:t xml:space="preserve">Fernanda Pérez Lombardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Fauroux</w:t>
+                <w:t xml:space="preserve">Mitsuri Pacheco Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Luposella</w:t>
+                <w:t xml:space="preserve">Ana Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089184v1</w:t>
+                <w:t xml:space="preserve">hal-04326353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Bayesian inference of epidemiological parameters from mortality data: application to African swine fever virus</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Gamado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (188), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2003,429 +2003,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
+                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Natalie Mitchell</w:t>
+                <w:t xml:space="preserve">Michael Dunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lahiff</w:t>
+                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cummings</w:t>
+                <w:t xml:space="preserve">Peter Challenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bram Boskamp</w:t>
+                <w:t xml:space="preserve">Rita Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.100574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752208v1</w:t>
+                <w:t xml:space="preserve">hal-03747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex model calibration through emulation, a worked example for a stochastic epidemic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Evaluation of Two Approaches of Visual Sensitivity Analysis to Support Epidemiological Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Rydow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dunne</w:t>
+                <w:t xml:space="preserve">Hui Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Mohammadi</w:t>
+                <w:t xml:space="preserve">Thomas Torsney-Weir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Challenor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Ben Swallow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100574⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1255 - 1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evaluation of Two Approaches of Visual Sensitivity Analysis to Support Epidemiological Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAIR data pipeline: provenance-driven data management for traceable scientific workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Natalie Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Rydow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Borgo</w:t>
+                <w:t xml:space="preserve">Andrew Lahiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Fang</w:t>
+                <w:t xml:space="preserve">Nathan Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Torsney-Weir</w:t>
+                <w:t xml:space="preserve">Jonathan Hollocombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Swallow</w:t>
+                <w:t xml:space="preserve">Bram Boskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.1255 - 1265. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2233), pp.20210300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3209464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806613v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing digital contact tracing tailored to haulage in East Africa to support COVID-19 surveillance: a protocol</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Risk Assessment from Small Scale Epidemics: Estimation and Model Choice for Spatio-Temporal Data with Application to a Classical Swine Fever Outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Gamado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,295 +4676,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
+                <w:t xml:space="preserve">The Importance of Socio-Economic Versus Environmental Risk Factors for Reported Dengue Cases in Java, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Gibbons</w:t>
+                <w:t xml:space="preserve">Siwi Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram van Bunnik</w:t>
+                <w:t xml:space="preserve">Stephanie Rainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Blatchford</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Porphyre</w:t>
+                <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612751v1</w:t>
+                <w:t xml:space="preserve">hal-04612734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Socio-Economic Versus Environmental Risk Factors for Reported Dengue Cases in Java, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not just a matter of size: a hospital-level risk factor analysis of MRSA bacteraemia in Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwi Wijayanti</w:t>
+                <w:t xml:space="preserve">Bram van Bunnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Blatchford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Porphyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melanie Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (9), pp.e0004964. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-016-1563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612734v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using national movement databases to help inform responses to swine disease outbreaks in Scotland: the impact of uncertainty around incursion time</w:t>
               </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Porphyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Catterall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Marion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012622" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaissi&#233; Pauline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinetti Davide" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siberchicot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmotte St&#233;phane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porphyre Thibaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Picado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.14345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1340" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213534v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5571195" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kalthoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mzoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Gharbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Lachtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bel Haj Mohamed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hutchinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2024.105413" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gonz&#225;lez-Gordon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Muwonge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelina Nantima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ademun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44518-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beslay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Luposella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubane Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda P&#233;rez Lombardini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuri Pacheco Zapata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bento" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ewing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pooley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Gamado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gonz&#225;lez Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Muhanguzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muwonge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dunne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Mohammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Challenor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Borgo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Rydow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Torsney-Weir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Swallow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3209464" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Natalie Mitchell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lahiff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cummings" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hollocombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Boskamp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0300" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mbabazi Mpyangu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Nsangi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mugerwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend Bronsvoort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058457" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hoyle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Keith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Williamson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareen Macleod" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mathie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03142-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez Rivas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Chase-Topping" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Knapp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.755833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lycett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barend M. de C. Bronsvoort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81716-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Duncan Grewar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Sergeant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Theresa Weyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neil Thompson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13566" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Auty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grewar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hagerman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00595" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Mohr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Beard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Nisbet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Burgess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gunn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Correia-Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13459" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Motta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Handel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Hamman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ngu Ngwa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Barratt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Eze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222366" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mclachlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mckendrick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Handel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53658-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton Morgan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1515-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Rydevik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00244" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612768v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43932" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42992" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwi Wijayanti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rainey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcfarlane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004964" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Gibbons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Bunnik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blatchford" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Robertson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-016-1563-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20258" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Fee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Hartley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Learmount" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;hagan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36051" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Costard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zagmutt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Herbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Innocent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mckendrick" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612766v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-10-140" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656857v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Sauter-Louis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ward" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Baghyan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahoussou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sanford" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bartlette-Powell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.09.035" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SJ35ZF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevenson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Jackson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mckenzie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Bicout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sabatier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>