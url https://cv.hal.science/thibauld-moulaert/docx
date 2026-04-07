--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173 (14), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol.44/n°167 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (179)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espace public à Dakar. Entre colonialité, modernité et religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses animales, le miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, 178, pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A more-than-human perspective », ou l’art du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la montagne apprend du vieillissement et ce que le vieillissement apprend de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Repetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vieillir en montagne, 113-1, pp.14467. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wot⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bancs publics pour les aîné·e·s » : enjeu de sociabilité et pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173 (14), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol.44/n°167 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Demba Dione" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcilhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Repetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>