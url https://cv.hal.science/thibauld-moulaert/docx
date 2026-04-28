--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (179)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espace public à Dakar. Entre colonialité, modernité et religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses animales, le miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, 178, pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A more-than-human perspective », ou l’art du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, vol. 47/ n° 178 (3), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la montagne apprend du vieillissement et ce que le vieillissement apprend de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Repetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vieillir en montagne, 113-1, pp.14467. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wot⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bancs publics pour les aîné·e·s » : enjeu de sociabilité et pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173 (14), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, vol.44/n°167 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espace public à Dakar. Entre colonialité, modernité et religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses animales, le miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, 47 (178), pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (179)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A more-than-human perspective », ou l’art du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (178), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la montagne apprend du vieillissement et ce que le vieillissement apprend de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Repetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vieillir en montagne, 113 (1), pp.14467. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wot⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bancs publics pour les aîné·e·s » : enjeu de sociabilité et pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (173), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Demba Dione" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcilhac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Repetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Demba Dione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Repetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>