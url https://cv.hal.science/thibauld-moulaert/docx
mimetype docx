--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espace public à Dakar. Entre colonialité, modernité et religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses animales, le miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, 47 (178), pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (179)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A more-than-human perspective », ou l’art du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (178), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la montagne apprend du vieillissement et ce que le vieillissement apprend de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Repetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vieillir en montagne, 113 (1), pp.14467. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wot⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bancs publics pour les aîné·e·s » : enjeu de sociabilité et pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (173), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> thibauld moulaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Routledge Studies in the Sociology of Health and Illness, 978-1-315-54431-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities and Communities in International Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 14, 344 p., 2016, International perspectives on aging, 978-3-319-24031-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. , 402 p., 2015, Collection Problèmes Sociaux et Interventions Sociales, 978-2-7605-4342-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement actif dans tous ses éclats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Carbonnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université de Louvain. 5, pp.224, 2014, Collection Sâges, 9782875582607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les fins de carrière à distance. Outplacement et vieillissement actif en emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.I.E. Peter Lang. 9, pp.287, 2012, Collection Action Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle & vie familiale. : Etude de trois groupes professionnels: les infirmières, les policiers et les assistants sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain, 2011, 978-2-87463-269-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemology and Methodology of Participatory Research with Older Adults: A Comparison of Four Age-friendly City National Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bertillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge International Handbook of Participatory Approaches in Ageing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.419-434, 2023, 9781003254829. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003254829-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Structural Embeddedness of Space in the Framework of the Social Exclusion of Older People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Grove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byron Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walsh, K., Scharf, T., Van Regenmortel, S., Wanka, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Exclusion in Later Life. Interdisciplinary and Policy Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Springer, pp.193 -207, 2021, International Perspectives on Aging, 978-3-030-51405-1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51406-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Pour et par les aînés’ : une méthode participative au service de l’entraide entre aînés. L’exemple de Mons ‘ville amie des aînés’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vanlierde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Carbonnelle; Thierry Eggerickx; Valérie Flohimont; Sergio Perelman; Annick Vandenhooft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et entraide : Quelles méthodes pour décrire et mesurer les enjeux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.275-300, 2017, 978-2-87037-980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Contested knowledge of ageing: Stepping out to frame the larger picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Loffeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Majerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-16, 2017, Routledge Studies in the Sociology of Health and Illness, 9781138683839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01586035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active and Healthy Ageing: Blended Models and Common Challenges in Supporting Age-Friendly Cities and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Boudiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibauld Moulaert; Suzanne Garon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Age-Friendly Cities in International Comparison: Political Lessons, Scientific Avenues, and Democratic Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer, pp.213-228, 2016, International perspectives on aging, 978-3-319-24029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et pouvoir(s) : défis pour la recherche, enjeu pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.369-372, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir(s) vieillir : citoyenneté, intégration socioéconomique et participation politique des personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Émilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Québec, pp.13-29, 2015, Problèmes Sociaux et Interventions Sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'avancée en âge au temps du vieillissement actif. Questions et dialogue théorique franco/anglophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caradec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Viriot Durandal; Emilie Raymond; Thibauld Moulaert; Michèle Charpentier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits de vieillir et citoyenneté des aînés. Pour une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.269-282, 2015, Problèmes sociaux et interventions sociales, 978-2-7605-4340-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les infirmières : engagement et distanciation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sirna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler vie professionnelle &amp; vie familiale. Etude de trois groupes professionnels : les infirmières, les policiers et les assistants sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Louvain, pp.51-98, 2011, 2874632694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesses animales, le miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vieillir demain : quelles relations entre l'Homme et l'Animal ?, 47 (178), pp.11 - 19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et espace public à Dakar. Entre colonialité, modernité et religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (179)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A more-than-human perspective », ou l’art du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47 (178), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.178.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la montagne apprend du vieillissement et ce que le vieillissement apprend de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Repetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vieillir en montagne, 113 (1), pp.14467. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wot⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bancs publics pour les aîné·e·s » : enjeu de sociabilité et pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Demba Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Depner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review of the Use of the Walk-Along Interview Method to Assess Factors, Facilitators and Barriers Related to Perceived Neighborhood Environment and Walking Activity in Healthy Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.882. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16020882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Agir pour les aidants » : lecture territoriale d'une action publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mary-Defert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cabrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Tristani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (173), pp.19-42. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.173.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la précarité administrative sur la santé des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Niyonsaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations et santé : faire face au soin entravé Contraintes, expériences, adaptations, 243, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.243.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société inclusive et vieillissement : discours, pratiques et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Know about the Use of the Walk-along Method to Identify the Perceived Neighborhood Environment Correlates of Walking Activity in Healthy Older Adults: Methodological Considerations Related to Data Collection - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Towards More Walkable and Liveable Cities: Perceptions, Attitudes, Methods, Technologies and Policies, 14 (18), pp.11792. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141811792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Helga ROHRA : « Et la vie continue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ngatcha-Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (167), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.167.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Materialisations of (Active) Ageing in Public Space: First Steps towards a Praxeology of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.106-122. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/up.v4i2.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Stress to Spatial Expulsion-Rethinking Concepts of Socio-Spatial Exclusion in Later Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Ageing and Later Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.25-51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ijal.1652-8670.18402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social production of age, space and exclusion: Towards a more theory-driven understanding of spatial exclusion mechanisms in later life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociální studia / Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5817/soc2018-1-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits neufs du « vieillissement en bonne santé » : activité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (156), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.156.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitudes fonctionnelles, environnement et données probantes pour vieillir en bonne santé. Entretien avec... Alana Officer et John Beard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01792892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement, territoire et action publique : quand la Wallonie se lance dans la démarche des « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Houioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de démographie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2013/14, pp.289-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers Behind Policy Development: Comparing ‘Age-Friendly Cities’ Models in Quebec and Wallonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Work Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650533.2014.993946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;vieillissement actif&amp;quot; comme référentiel international d’action publique : acteurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International and European policy on work and retirement: Reinventing critical perspectives on active ageing and mature subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Biggs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.23 - 43. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018726711435180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Policy on Ageing: The Case of “Active Ageing” as a Theatrical Metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.113-123. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11114/ijsss.v1i2.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’outplacement des 45 ans et plus en Belgique. Une tentative avortée de gouvernement à distance des fins de carrière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique Vieillir et vivre ensemble. Chez soi, dans sa communauté, au Québec. Une analyse critique d’un point de vue extérieur au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of Social Policy - Revue Canadienne de Politique Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68-69, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion au référentiel international de politique publique. Le savant, l’expert et le politique dans la construction du vieillissement actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Production et rapport aux normes contemporaines du vieillir, 44 (1), pp.11 - 31. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les francophones préfèrent-ils la sociologie du vieillissement à la gérontologie critique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 142 (35), pp.81-99. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.142.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘vieillissement actif’ sur la scène internationale : perspectives méthodologiques pour l’étude d’un référentiel polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le vieillissement actif - Regards pluriels, 72 (1-2), pp.10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la question sociale à travers la revue Recherches sociologiques et anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Burnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS (hors-série), pp.61 - 80. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné.es par la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RÉIACTIS, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la marche comme moyen pour comprendre l’avancée en âge sur un territoire. Premières observations à partir d’un cas urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement dans les campagnes françaises. Recompositions démographiques, enjeux spatiaux et action publique, 22 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire UMR Territoires, Feb 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les bancs publics ont généré la recherche de méthodes participatives à l'instar des « cartes Gulliver », du suivi GPS et des « parcours commentés » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des vieux sur des bancs » : de nouvelles figures de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesse et précarité au début du 21e siècle : Perspectives sur les enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sierre, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chercheur.e.s aux côtés de VADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlyne Berthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Bérénice Simzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du 10ème anniversaire du Réseau Francophone des Villes Amies des Ainés (RFVAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing communities: from Age-friendly environments dream to concrete, participative implementation. Symposium Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of International Association of Geriatry and Gerontology, CARE: Commitment + Actions + Research + Equity (Virtual congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les « bancs pour les aînés » : premières observations pour penser le vieillissement et l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’Association Française de Sociologie. RT7 Vieillesse, vieillissement et parcours de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plénière 1: Inclusion / Exclusion : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société inclusive et avancée en âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benches as Mediations of Age in Public Space – A critical case study from Age-friendly Wallonia, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grabczan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th British Society of Gerontology; Ageing in an Unequal WorldShaping Environments for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher le territoire des aîné·es par la modélisation : Évaluer et qualifier la marchabilité des quartiers pour les aîné.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international de RÉIACTIS « Trajectoires de vieillissements. Considérer la pluralité des contextes et des temps », du 4 au 6 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montreal (Québec), Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04686300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre infirmière et parent : une approche compréhensive des engagements et des parcours professionnels en Belgique francophone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fusulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Analytical Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAFE Toolkit, Report of WP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grčar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ramovš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); Anton Trstenjak Institute of Gerontology and Intergenerational Relations. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Scheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociologie du « vieillissement actif en emploi » à la prise en compte de la citoyenneté dans l’action publique territorialisée. Sociologie de l’action publique et quête des intermédiaires du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04686310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Demba Dione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcilhac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Repetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Loffeier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Majerus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Framing-Age-Contested-Knowledge-in-Science-and-Politics/Loffeier-Majerus-Moulaert/p/book/9781138683839" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Carbonnelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nisen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02273898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fusulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabczan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003254829-39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ioannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51406-8_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Houioux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vanlierde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Boudiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Biggs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sirna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcilhac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Demba Dione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.178.0167" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Repetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Chardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020882" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mary-Defert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cabri&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Tristani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Niyonsaba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.243.0071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ngatcha-Ribert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;r&#233;nice Simzac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.167.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v4i2.2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ijal.1652-8670.18402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895265v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/soc2018-1-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900233v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650533.2014.993946" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726711435180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/ijsss.v1i2.141" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.064.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.904" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Burnay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyne Berthot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756054v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616426v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramov&#353;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gr&#269;ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04686310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>