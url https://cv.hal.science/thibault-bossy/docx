--- v0 (2026-03-27)
+++ v1 (2026-05-17)
@@ -259,556 +259,768 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Jean-Noël Jouzel, Des toxiques invisibles. Sociologie d'une affaire sanitaire oubliée, Paris, éditions de l'EHESS, coll. &amp;quot;Cas de figure&amp;quot;, 2012</w:t>
+                <w:t xml:space="preserve">Impact de la COVID-19 sur les personnes en obésité : enquête dans les CSO (centres spécialisés obésité) de Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bossy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Monsaingeon-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Piguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.141.0137⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Politiques, expertises et interventions en santé publique, 38 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.261.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989896v1</w:t>
+                <w:t xml:space="preserve">hal-05575440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : HUYARD Caroline, Rare. Sur la cause politique des maladies peu fréquentes, Paris : Éditions de l’EHESS, 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Commentaire. Penser le cadrage des problèmes de santé. Propositions pour quelques éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.143.0127⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2025.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03463947v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05614881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGUY Abigail C. (2013) What’s Wrong with Fat ? Oxford University Press, 259 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (3), pp.387-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22004/ag.econ.208867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes contemporaines de la biopolitique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de lecture : Jean-Noël Jouzel, Des toxiques invisibles. Sociologie d'une affaire sanitaire oubliée, Paris, éditions de l'EHESS, coll. &amp;quot;Cas de figure&amp;quot;, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.184.0007⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.141.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00675780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l’ouvrage de BRUNO Anne-Sophie, GEERKENS Éric, HATZFELD Nicolas, OMNÈS Catherine (dir.), La santé au travail, entre savoirs et pouvoirs (19e-20e siècles), Rennes : Presses universitaires de Rennes, coll. Pour une histoire du travail, 2011, 308 p</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de lecture : HUYARD Caroline, Rare. Sur la cause politique des maladies peu fréquentes, Paris : Éditions de l’EHESS, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.616.1157za⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.132-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.143.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03463954v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise sur l'agenda des problèmes publics saisie par ses niveaux d'analyse: des espaces discrets aux équilibres ponctués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recension de l’ouvrage de BRUNO Anne-Sophie, GEERKENS Éric, HATZFELD Nicolas, OMNÈS Catherine (dir.), La santé au travail, entre savoirs et pouvoirs (19e-20e siècles), Rennes : Presses universitaires de Rennes, coll. Pour une histoire du travail, 2011, 308 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (6), pp.1195-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.616.1157za⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes contemporaines de la biopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.184.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise sur l'agenda des problèmes publics saisie par ses niveaux d'analyse: des espaces discrets aux équilibres ponctués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1178-1181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.606.1175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -818,111 +1030,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation emploi/famille et monétarisation de l’aide : une typologie exploratoire des politiques de soutien aux aidants dans 10 pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Pizarro Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS « Environnement(s) &amp; Inégalités » RT6 Politiques sociales, protection sociale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05387528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -932,393 +1144,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Monsaingeon-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Toulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05181372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sociologie de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ribémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hoeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2018, Ouvertures politiques, 9782807308602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01892263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ribémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher, pp.153, 2015, Trajectoire, 9782216127955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01138315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1328,494 +1540,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise sur agenda politique de la question de l’obésité</w:t>
+                <w:t xml:space="preserve">Lutte contre l'obésité, lutte contre la grossophobie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alessandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Toulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gatta-Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.55-74, 2025, Documents, 978-2-38519137-5</w:t>
+              <w:t xml:space="preserve">, pp.5-19, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05181446v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre l'obésité, lutte contre la grossophobie : introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La mise sur agenda politique de la question de l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Alessandrin; Blandine Chérifi; Maud Monsaingeon-Henry; Marielle Toulze; Thibault Bossy; Anastasia Meidani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lutte contre l’obésité, lutte contre la grossophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-19, 2025, Documents, 978-2-38519137-5</w:t>
+              <w:t xml:space="preserve">, pp.55-74, 2025, Documents, 978-2-38519137-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113001v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05181446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes temporalités du changement: la mise sur agenda de l'obésité en France et au Royaume-Uni</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Communauté épistémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno Palier; Yves Surel; Julie Devineau; Aurélien Évrard; Catherine Hoeffler; Marie-Esther Lacuisse; Martin Lardone; Clémence Ledoux; Geoffroy Matagne; Pierre-Louis Mayaux; Catherine Palpant; Pauline Prat; Thibault Bossy; Laurie Boussaguet; Delphine Chabalier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Ravinet; Sophie Jacquot; Laurie Boussaguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand les politiques changent: temporalités et niveaux de l'action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3e édition, Presses de Sciences Po, pp.140-147, 2010, 9782724611755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.bouss.2010.01.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03463412v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté épistémique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les différentes temporalités du changement: la mise sur agenda de l'obésité en France et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pauline Ravinet; Sophie Jacquot; Laurie Boussaguet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Palier; Yves Surel; Julie Devineau; Aurélien Évrard; Catherine Hoeffler; Marie-Esther Lacuisse; Martin Lardone; Clémence Ledoux; Geoffroy Matagne; Pierre-Louis Mayaux; Catherine Palpant; Pauline Prat; Thibault Bossy; Laurie Boussaguet; Delphine Chabalier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quand les politiques changent: temporalités et niveaux de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.145-182, 2010, 9782296114548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406992v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03463412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence de l'obésité en tant que problème de santé publique en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de santé; Presses de Sciences po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Bergeron; Patrick Castel, pp.53-61, 2010, 9782724612042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1825,148 +2037,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’idée vint… : mise sur agenda et routinisation de la politique de lutte contre l’obésité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pilmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Sciences po Paris. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03463963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2034,51 +2246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44744B5D"/>
+    <w:nsid w:val="81EDF093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1402-9202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074707094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204772083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.141.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.208867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.616.1157za" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pizarro Erazo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2010.01.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1402-9202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074707094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204772083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alessandrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatta-Cherifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Monsaingeon-Henry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Piguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.261.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05614881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bossy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.208867" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.141.0137" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.616.1157za" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.184.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05387528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Pizarro Erazo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Toulze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/lutte-contre-lobesite-lutte-contre-la-grossophobie/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rib&#233;mont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hoeffler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807308602-introduction-la-sociologie-de-l-action-publique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05181446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2010.01.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pilmis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>