--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -1418,295 +1418,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement d'apprentissage basé sur le jeu: Learning Adventure</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Serious Games&amp;quot; pour apprendre autrement!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.16-21</w:t>
+              <w:t xml:space="preserve">Revue ESPRIUT "le magazine des IUT de France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174621v1</w:t>
+                <w:t xml:space="preserve">hal-01174629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observe and React: Interactive Indicators for Monitoring Pedagogical Sessions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un environnement d'apprentissage basé sur le jeu: Learning Adventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174612v1</w:t>
+                <w:t xml:space="preserve">hal-01174621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Serious Games&amp;quot; pour apprendre autrement!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observe and React: Interactive Indicators for Monitoring Pedagogical Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ESPRIUT "le magazine des IUT de France"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.277-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLT.2012.049195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174629v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a structured approach to the definition of indicators for collaborative activities in engineering design</w:t>
               </w:r>
@@ -3313,391 +3313,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a Gamified Situational Judgment Test Scoring System for Behavioral Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can We Detect Non-playable Characters’ Personalities Using Machine And Deep Learning Approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00116⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.271-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/ecgbl.16.1.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806931v1</w:t>
+                <w:t xml:space="preserve">hal-03919841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Detect Non-playable Characters’ Personalities Using Machine And Deep Learning Approaches?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthis Pierotti</w:t>
+                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Fronton Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.271-279, </w:t>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34190/ecgbl.16.1.627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919841v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Enhancement of a Gamified Situational Judgment Test Scoring System for Behavioral Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
+              <w:t xml:space="preserve">2022 International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. pp.374-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918008v1</w:t>
+                <w:t xml:space="preserve">hal-03806931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
@@ -3942,98 +3942,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264308v1</w:t>
+                <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin and Ecological Transition Integration in Training Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4075,732 +4066,741 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (IEEE ICECCME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Flicenflac, Mauritius. 6p / 596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
+                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293056v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Gamification Approach: Increase of the Motivation in Remote Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pernelle</w:t>
+                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263458v1</w:t>
+                <w:t xml:space="preserve">hal-03293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, La Spezia, Italy. pp.258-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353186v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353783v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Fast Gamification Approach: Increase of the Motivation in Remote Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.282-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010461702820287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560741v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353767v1</w:t>
+                <w:t xml:space="preserve">hal-03353186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
               </w:r>
@@ -5145,51 +5145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6219,364 +6219,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et représenter la progression de la difficulté d’un jeu sérieux du point de vue ludique et pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Learner’s Type Using an Educational Massively Multiplayer Online Role-Playing Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Game-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515753v1</w:t>
+                <w:t xml:space="preserve">hal-01889077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Learner’s Type Using an Educational Massively Multiplayer Online Role-Playing Game</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement du numérique : Les apports d'un Learning Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game-Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Telecom’2017 &amp; 10es JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889077v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du numérique : Les apports d'un Learning Lab</w:t>
+                <w:t xml:space="preserve">Analyser et représenter la progression de la difficulté d’un jeu sérieux du point de vue ludique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecom’2017 &amp; 10es JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181530v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
               </w:r>
@@ -6928,671 +6928,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDA approach for reusability in serious game and e-learning design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Aouadi</w:t>
+                <w:t xml:space="preserve">Service oriented approach for modeling and generic integration of complex resources in MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Msaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372236v1</w:t>
+                <w:t xml:space="preserve">hal-01372280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Learners’ Behaviors in Serious Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Serious Games for vocational training: a compared approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on International Conference on Web-based Learning (ICWL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47440-3_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372326v1</w:t>
+                <w:t xml:space="preserve">hal-01372242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service oriented approach for modeling and generic integration of complex resources in MOOCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+                <w:t xml:space="preserve">Understanding Learners’ Behaviors in Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on International Conference on Web-based Learning (ICWL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47440-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372280v1</w:t>
+                <w:t xml:space="preserve">hal-01372326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for vocational training: a compared approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Abed</w:t>
+                <w:t xml:space="preserve">MDA approach for reusability in serious game and e-learning design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372242v1</w:t>
+                <w:t xml:space="preserve">hal-01372236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modeling for serious games : an approach for industry sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Abed</w:t>
+                <w:t xml:space="preserve">Complex resources in MOOCs: structural and behavioral integration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Msaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372232v1</w:t>
+                <w:t xml:space="preserve">hal-01372228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex resources in MOOCs: structural and behavioral integration approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Msaed</w:t>
+                <w:t xml:space="preserve">Scenario modeling for serious games : an approach for industry sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372228v1</w:t>
+                <w:t xml:space="preserve">hal-01372232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and modeling of the skills within MOOCs</w:t>
               </w:r>
@@ -7797,297 +7797,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game framework confronted with specificities of industrial training: application to steel industry</w:t>
+                <w:t xml:space="preserve">Teaching generation Y and Z with mixed reality: from virtual with serious game to real with IoT (full paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kredens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
+              <w:t xml:space="preserve">E-Learn 2015: World Conference on E-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213529v1</w:t>
+                <w:t xml:space="preserve">hal-01214892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching generation Y and Z with mixed reality: from virtual with serious game to real with IoT (full paper)</w:t>
+                <w:t xml:space="preserve">Serious game framework confronted with specificities of industrial training: application to steel industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwene Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learn 2015: World Conference on E-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214892v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model Driven Architecture MDA Approach to facilitate Serious Game Integration in an e-learning environment</w:t>
+                <w:t xml:space="preserve">Model Driven Architecture Approach for smooth integration of playful scenarios into learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
@@ -8105,97 +8105,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Game-Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Streinkjer, Norway. pp.15-25</w:t>
+              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261218v1</w:t>
+                <w:t xml:space="preserve">hal-01213527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Architecture Approach for smooth integration of playful scenarios into learning environments</w:t>
+                <w:t xml:space="preserve">A model Driven Architecture MDA Approach to facilitate Serious Game Integration in an e-learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
@@ -8213,73 +8213,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
+              <w:t xml:space="preserve">9th European Conference on Game-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Streinkjer, Norway. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213527v1</w:t>
+                <w:t xml:space="preserve">hal-01261218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Game Based Learning into a TEL Platform: Application to MOOCs</w:t>
               </w:r>
@@ -8481,51 +8481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of complex ressources in a tel environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Msaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Nabila Benharkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,295 +8583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to help Knowledge assessment: From Serious Game to MOOC (best article presentation award)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovative Trends in Science, Engineering and Management 2014 (ICITSEM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.476-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217288v1</w:t>
+                <w:t xml:space="preserve">hal-01215670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+                <w:t xml:space="preserve">An approach to help Knowledge assessment: From Serious Game to MOOC (best article presentation award)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Innovative Trends in Science, Engineering and Management 2014 (ICITSEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Dubaï, United Arab Emirates. pp.125-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215670v1</w:t>
+                <w:t xml:space="preserve">hal-01217288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and playful approach in the MOOC: thanks to Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Msaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,537 +9055,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+                <w:t xml:space="preserve">Plateforme Serious Game mutualisée et pluridisciplinaire: les IUT en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second congrès national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845532v1</w:t>
+                <w:t xml:space="preserve">hal-01218426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
+              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845537v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification de scénarios complexes issus du processus de ludification (&amp;quot;gamification&amp;quot;) dans les jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rochebrune, France. 1-12 (in press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Serious Game mutualisée et pluridisciplinaire: les IUT en première ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second congrès national de la recherche en IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218426v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216093v1</w:t>
+                <w:t xml:space="preserve">hal-00845537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating non-virtual Electronic activities in Game-Based Learning Environments</w:t>
               </w:r>
@@ -9998,90 +9998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.291-293, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10115,51 +10115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des parcours pédago-ludiques pour l'adaptation des jeux sérieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11519,51 +11519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation et régulation de l'activité des apprenants dans un EIAH tracé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13292,51 +13292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aide à l'interprétation de traces : application à l'amélioration de scénarios pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13700,51 +13700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA274FCE"/>
+    <w:nsid w:val="DE73EF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13931,51 +13931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>