--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -721,269 +721,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Digital Literacy: The Outcomes from a Learning Lab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système d’aide à l’analyse des traces des apprenants dans les jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Abed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Ramolet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro Spécial Sélection de la conférence EIAH 2017, 25 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889025v1</w:t>
+                <w:t xml:space="preserve">hal-01890711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d’aide à l’analyse des traces des apprenants dans les jeux sérieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Teaching Digital Literacy: The Outcomes from a Learning Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Jean Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2328-2223/2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890711v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Reality Games</w:t>
               </w:r>
@@ -995,77 +995,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Game-Based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1099,51 +1099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Framework to improve the reliability of concurrent and collaborative learning games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Traces to indicators for Serious Games: Case study concerning a new way to introduce Product Lifecycle Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,295 +1418,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Serious Games&amp;quot; pour apprendre autrement!</w:t>
+                <w:t xml:space="preserve">Un environnement d'apprentissage basé sur le jeu: Learning Adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ESPRIUT "le magazine des IUT de France"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.6</w:t>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174629v1</w:t>
+                <w:t xml:space="preserve">hal-01174621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement d'apprentissage basé sur le jeu: Learning Adventure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observe and React: Interactive Indicators for Monitoring Pedagogical Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.277-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJLT.2012.049195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174621v1</w:t>
+                <w:t xml:space="preserve">hal-01174612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observe and React: Interactive Indicators for Monitoring Pedagogical Sessions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les &amp;quot;Serious Games&amp;quot; pour apprendre autrement!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue ESPRIUT "le magazine des IUT de France"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJLT.2012.049195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01174612v1</w:t>
+                <w:t xml:space="preserve">hal-01174629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a structured approach to the definition of indicators for collaborative activities in engineering design</w:t>
               </w:r>
@@ -2323,51 +2323,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing synchronous asymmetric multiplayer learning game scenarios</w:t>
+                <w:t xml:space="preserve">Tangible or digital? A comparison between two tools for designing asymmetric role-playing games for learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
@@ -2385,1388 +2385,1388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer-Supported Collaborative Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Buffalo, NY, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510197v1</w:t>
+                <w:t xml:space="preserve">hal-04530342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Transition via IoT Approach in Training Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-designing synchronous asymmetric multiplayer learning game scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Telisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 4th International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Buffalo, NY, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04838012v1</w:t>
+                <w:t xml:space="preserve">hal-04510197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and verification of asymmetric role-playing scenarios for learning with Petri nets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological Transition via IoT Approach in Training Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Telisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 4th International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Male, Maldives. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME62383.2024.10797148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692189v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible or digital? A comparison between two tools for designing asymmetric role-playing games for learning</w:t>
+                <w:t xml:space="preserve">Modelling and verification of asymmetric role-playing scenarios for learning with Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Games and Learning Alliance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530342v1</w:t>
+                <w:t xml:space="preserve">hal-04692189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitate the design of Role Learning Games: the RLG Kit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Développement de Jumeau Numérique pour la Formation au sein du pôle S.mart RAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on Advanced Learning Technologies and Technology-enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138615v1</w:t>
+                <w:t xml:space="preserve">hal-04398038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+                <w:t xml:space="preserve">Responsive Narrativity in Gamified Situational Judgment Tests: A Dynamic System for Enhanced Soft Skills Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.725-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138594v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Facilitate the design of Role Learning Games: the RLG Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
+              <w:t xml:space="preserve">international conference on Advanced Learning Technologies and Technology-enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266071v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de Jumeau Numérique pour la Formation au sein du pôle S.mart RAO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398038v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Narrativity in Gamified Situational Judgment Tests: A Dynamic System for Enhanced Soft Skills Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+                <w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.316-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04248148v1</w:t>
+                <w:t xml:space="preserve">hal-04138594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Detect Non-playable Characters’ Personalities Using Machine And Deep Learning Approaches?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+                <w:t xml:space="preserve">Enhancement of a Gamified Situational Judgment Test Scoring System for Behavioral Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34190/ecgbl.16.1.627⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. pp.374-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919841v1</w:t>
+                <w:t xml:space="preserve">hal-03806931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
+                <w:t xml:space="preserve">Can We Detect Non-playable Characters’ Personalities Using Machine And Deep Learning Approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.271-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34190/ecgbl.16.1.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918008v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of a Gamified Situational Judgment Test Scoring System for Behavioral Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Hernandez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Kathy Fronton Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. pp.374-378, </w:t>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806931v1</w:t>
+                <w:t xml:space="preserve">hal-03918008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCL 2022 - 15th International Conference on Computer-Supported Collaborative Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hiroshima, Japan. pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assist designers model learning games with Petri nets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3880,1411 +3880,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
+                <w:t xml:space="preserve">How to Model a Visual Novel Game to Train and Identify Players' Soft Skills?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Pierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
+              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brighton, United Kingdom. pp.322-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353783v1</w:t>
+                <w:t xml:space="preserve">hal-03375514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin and Ecological Transition Integration in Training Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (IEEE ICECCME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Flicenflac, Mauritius. 6p / 596</w:t>
+              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375508v1</w:t>
+                <w:t xml:space="preserve">hal-03353186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Fast Gamification Approach: Increase of the Motivation in Remote Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.282-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010461702820287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264308v1</w:t>
+                <w:t xml:space="preserve">hal-03263458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Digital Twin and Ecological Transition Integration in Training Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (IEEE ICECCME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Flicenflac, Mauritius. 6p / 596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293056v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560741v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353767v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Gamification Approach: Increase of the Motivation in Remote Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pernelle</w:t>
+                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wayntal</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263458v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, La Spezia, Italy. pp.258-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353186v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
+                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t>
+              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353177v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
+                <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tartu (online), Estonia. pp.141-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293053v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290120v1</w:t>
+                <w:t xml:space="preserve">hal-03293053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Model a Visual Novel Game to Train and Identify Players' Soft Skills?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Brighton, United Kingdom. pp.322-330</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375514v1</w:t>
+                <w:t xml:space="preserve">hal-03290120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de scénarisation pour l'enseignement de la pensée informatique à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels scénarios pour l’enseignement de l’informatique à l’école élémentaire ? Premiers éléments relatifs au contenu et au modèle des scénarios dans le cadre du projet IE-CARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,2456 +5657,2456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de ludification des enseignements ou comment motiver des étudiants aux concepts mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Gamification Approach for Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMOM'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Teaching, Assessment, and Learning for Engineering (TALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Wollongong, Australia. pp.551-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TALE.2018.8615285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181431v1</w:t>
+                <w:t xml:space="preserve">hal-02181404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Approche de ludification des enseignements ou comment motiver des étudiants aux concepts mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
+              <w:t xml:space="preserve">CIMOM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908168v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798303v1</w:t>
+                <w:t xml:space="preserve">hal-01908168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gamification Approach for Serious Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Teaching, Assessment, and Learning for Engineering (TALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Wollongong, Australia. pp.551-558, </w:t>
+              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII), Apr 2018, Ziguinchor, Senegal. pp.199-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TALE.2018.8615285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181404v1</w:t>
+                <w:t xml:space="preserve">hal-01798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider à l'analyse du comportement d'un apprenant dans les jeux sérieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modeling Learner’s Type Using an Educational Massively Multiplayer Online Role-Playing Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Game-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515748v1</w:t>
+                <w:t xml:space="preserve">hal-01889077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Learner’s Type Using an Educational Massively Multiplayer Online Role-Playing Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Miladi</w:t>
+                <w:t xml:space="preserve">Enseignement du numérique : Les apports d'un Learning Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Game-Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Telecom’2017 &amp; 10es JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889077v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du numérique : Les apports d'un Learning Lab</w:t>
+                <w:t xml:space="preserve">Analyser et représenter la progression de la difficulté d’un jeu sérieux du point de vue ludique et pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecom’2017 &amp; 10es JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">EIAH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181530v1</w:t>
+                <w:t xml:space="preserve">hal-01515753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et représenter la progression de la difficulté d’un jeu sérieux du point de vue ludique et pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aider à l'analyse du comportement d'un apprenant dans les jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515753v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">Framework for Learner Assessment in Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.622-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372051v1</w:t>
+                <w:t xml:space="preserve">hal-01359636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling skills in a learner-centred approach within MOOCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+                <w:t xml:space="preserve">Understanding Learners’ Behaviors in Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Kredens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on International Conference on Web-based Learning (ICWL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy. pp.195-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47440-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372231v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and Mechanisms for implementing playful scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">MDA approach for reusability in serious game and e-learning design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372311v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service oriented approach for modeling and generic integration of complex resources in MOOCs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.152-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372280v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for vocational training: a compared approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modeling skills in a learner-centred approach within MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kredens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372242v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Learners’ Behaviors in Serious Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Models and Mechanisms for implementing playful scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on International Conference on Web-based Learning (ICWL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47440-3_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372326v1</w:t>
+                <w:t xml:space="preserve">hal-01372311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDA approach for reusability in serious game and e-learning design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Service oriented approach for modeling and generic integration of complex resources in MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Msaed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372236v1</w:t>
+                <w:t xml:space="preserve">hal-01372280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex resources in MOOCs: structural and behavioral integration approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Serious Games for vocational training: a compared approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372228v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modeling for serious games : an approach for industry sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Complex resources in MOOCs: structural and behavioral integration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Msaed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372232v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and modeling of the skills within MOOCs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Scenario modeling for serious games : an approach for industry sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Kredens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372290v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for Learner Assessment in Learning Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Identification and modeling of the skills within MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kredens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359636v1</w:t>
+                <w:t xml:space="preserve">hal-01372290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching generation Y and Z with mixed reality: from virtual with serious game to real with IoT (full paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Serious game framework confronted with specificities of industrial training: application to steel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kredens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chokri Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwene Kechiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learn 2015: World Conference on E-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214892v1</w:t>
+                <w:t xml:space="preserve">hal-01213529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game framework confronted with specificities of industrial training: application to steel industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Teaching generation Y and Z with mixed reality: from virtual with serious game to real with IoT (full paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kredens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t>
+              <w:t xml:space="preserve">E-Learn 2015: World Conference on E-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213529v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Architecture Approach for smooth integration of playful scenarios into learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,64 +8157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model Driven Architecture MDA Approach to facilitate Serious Game Integration in an e-learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,64 +8265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Game Based Learning into a TEL Platform: Application to MOOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,51 +8386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ITS and Experiential Training approach to support lifelong change management in enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Zaghbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8481,77 +8481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of complex ressources in a tel environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Msaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Nabila Benharkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8583,187 +8583,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+                <w:t xml:space="preserve">PLM Serious Game Approach available both for Change Management and Knowledge Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Elkadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bissay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
+              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.323-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215670v1</w:t>
+                <w:t xml:space="preserve">hal-01215658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to help Knowledge assessment: From Serious Game to MOOC (best article presentation award)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,749 +8778,766 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Innovative Trends in Science, Engineering and Management 2014 (ICITSEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Dubaï, United Arab Emirates. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and playful approach in the MOOC: thanks to Serious Game</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Digital Information Management (ICDIM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDIM.2014.6991423⟩</w:t>
+              <w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.476-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575905v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Serious Game Approach available both for Change Management and Knowledge Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adaptive and playful approach in the MOOC: thanks to Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Msaed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.323-332, </w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Digital Information Management (ICDIM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Phitsanulok, Thailand. pp.201--204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDIM.2014.6991423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215658v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme Serious Game mutualisée et pluridisciplinaire: les IUT en première ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Modélisation des parcours pédago-ludiques pour l'adaptation des jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second congrès national de la recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
+              <w:t xml:space="preserve">6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218426v1</w:t>
+                <w:t xml:space="preserve">hal-00839749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.291-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216093v1</w:t>
+                <w:t xml:space="preserve">hal-00867440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification de scénarios complexes issus du processus de ludification (&amp;quot;gamification&amp;quot;) dans les jeux sérieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An approach to model and validate scenarios of serious games in the design stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web-based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kenting, Taiwan. pp.264-273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41175-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216125v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,1236 +9552,1219 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating non-virtual Electronic activities in Game-Based Learning Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vérification de scénarios complexes issus du processus de ludification (&amp;quot;gamification&amp;quot;) dans les jeux sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Houzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Games-Based Learning (ECGBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.378-385</w:t>
+              <w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rochebrune, France. 1-12 (in press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339237v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique d'awareness au sein d'un groupe d'apprenants dans des environnements basés sur le jeu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Plateforme Serious Game mutualisée et pluridisciplinaire: les IUT en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH - Atelier "Serious Games, jeux épistémiques numériques - Méthodologies de recherche pour l'étude des interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.47-53</w:t>
+              <w:t xml:space="preserve">Second congrès national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216132v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues of Learning Games: From Virtual to Real</w:t>
+                <w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognition and Exploratory Learning in Digital Age, CELDA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Fort Worth, Texas, United States. pp.133-140</w:t>
+              <w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216194v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to model and validate scenarios of serious games in the design stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+                <w:t xml:space="preserve">Integrating non-virtual Electronic activities in Game-Based Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web-based Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Games-Based Learning (ECGBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.378-385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01216181v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Marne</w:t>
+                <w:t xml:space="preserve">Problématique d'awareness au sein d'un groupe d'apprenants dans des environnements basés sur le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH - Atelier "Serious Games, jeux épistémiques numériques - Méthodologies de recherche pour l'étude des interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00867440v1</w:t>
+                <w:t xml:space="preserve">hal-01216132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des parcours pédago-ludiques pour l'adaptation des jeux sérieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues of Learning Games: From Virtual to Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.55-66</w:t>
+              <w:t xml:space="preserve">International Conference on Cognition and Exploratory Learning in Digital Age, CELDA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Fort Worth, Texas, United States. pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839749v1</w:t>
+                <w:t xml:space="preserve">hal-01216194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour identifier la mémoire d'entreprise en s'appuyant sur un environnement de serious game observable.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Learning PLM system with a Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talbot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX iemes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.598-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40352-1_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273053v1</w:t>
+                <w:t xml:space="preserve">hal-01282398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Gaming: A new way to introduce Product Lifecycle Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Méthodologie pour identifier la mémoire d'entreprise en s'appuyant sur un environnement de serious game observable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bissay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Learning Technology for Education in Cloud 7th International Conference on Knowledge Management in Organizations. Services and Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIX iemes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rochebrune, France. pp.1--10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30859-8_9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01273042v1</w:t>
+                <w:t xml:space="preserve">hal-01273053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the accompaniment to change using ICT and experiential training: RD context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Serious Gaming: A new way to introduce Product Lifecycle Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Networked Computing and Advanced Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Learning Technology for Education in Cloud 7th International Conference on Knowledge Management in Organizations. Services and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Salamanca, Spain. pp.89-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30859-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270001v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual coaching for change management</w:t>
+                <w:t xml:space="preserve">Managing the accompaniment to change using ICT and experiential training: RD context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Zaghbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Advance Learning Technologies, ICALT 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Conference on Networked Computing and Advanced Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Seoul, South Korea. pp.265-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2012.98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270002v1</w:t>
+                <w:t xml:space="preserve">hal-01270001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning PLM system with a Serious Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Virtual coaching for change management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Zaghbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.598-605, </w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Advance Learning Technologies, ICALT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Roma, Italy. pp.634-638, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40352-1_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2012.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282398v1</w:t>
+                <w:t xml:space="preserve">hal-01270002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Profiling to optimise a collaborative session in a learning game</w:t>
               </w:r>
@@ -11405,165 +11405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00531649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Geo II: Adding Interactivity Planes in Interactive Dynamic Geometry</w:t>
+                <w:t xml:space="preserve">De l'importance des plans d'interaction dans la géométrie interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Creating, Connecting and Collaborating through Computing (C5 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531636v1</w:t>
+                <w:t xml:space="preserve">inria-00531641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation et régulation de l'activité des apprenants dans un EIAH tracé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,210 +11601,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apporter de la flexibilité dans l'observation d'une activité pédagogique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gligor-Calin Loghin</w:t>
+                <w:t xml:space="preserve">Dr Geo II: Adding Interactivity Planes in Interactive Dynamic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Creating, Connecting and Collaborating through Computing (C5 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162138v1</w:t>
+                <w:t xml:space="preserve">inria-00531636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance des plans d'interaction dans la géométrie interactive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Fernandes</w:t>
+                <w:t xml:space="preserve">Apporter de la flexibilité dans l'observation d'une activité pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gligor-Calin Loghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00531641v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Temporal Organizational Structure Language for Dynamic Multi-Agent Systems</w:t>
               </w:r>
@@ -11904,51 +11904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assister les enseignants du primaire dans l’enseignement de la pensée informatique. Une approche basée sur la scénarisation et vers les teaching analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12008,90 +12008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Transposition of a Learning Analytics Dashboard Co-design Tangible Tool to a Digital Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-133, 2022, Cognition and Exploratory Learning in the Digital Age, 978-3-031-18512-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12164,51 +12164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Teaching and Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-63, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48190-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12242,103 +12242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux sérieux: une approche de ludification au sein de filières technologiques pour la formation en présentiel et en distanciel (Chapitre 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et innovations à l'ère du numérique en formation à distance Technologie, pédagogie et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.139-156, 2019, Formation à distance / Distance Learning, 978-2-7605-5173-2</w:t>
@@ -12380,51 +12380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serious Game Environment to Support Organisational Changes in Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,213 +12465,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Games Factory: Construction of Learning Games Using a Component-Based Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Adaptation and Monitoring in Game-Based Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Issues in Game‐Based Learning Research; selected paper from ECGBL10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.201-220, 2012, 9781466619876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273024v1</w:t>
+                <w:t xml:space="preserve">hal-01273028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Adaptation and Monitoring in Game-Based Learning Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Games Factory: Construction of Learning Games Using a Component-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Leading Issues in Game‐Based Learning Research; selected paper from ECGBL10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Publishing International, pp.105--123, 2012, 978-1-908272-24-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273028v1</w:t>
+                <w:t xml:space="preserve">hal-01273024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t>
               </w:r>
@@ -13292,51 +13292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aide à l'interprétation de traces : application à l'amélioration de scénarios pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13700,51 +13700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE73EF30"/>
+    <w:nsid w:val="A46B3E9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13931,51 +13931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>