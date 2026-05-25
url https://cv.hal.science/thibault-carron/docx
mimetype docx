--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,13645 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13593 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Carron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibault-carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6982-7055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072429062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=7cyHzkAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher in Computer Science, accredited Research Supervisor in 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Barrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Torcida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Mazeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.1184-1197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2024.3360121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de déficits d'autoévaluation et d'auto-efficacité et remédiation dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.155-184. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman N'Hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i3.62113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d’aide à l’analyse des traces des apprenants dans les jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ramolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial Sélection de la conférence EIAH 2017, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890711v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Digital Literacy: The Outcomes from a Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Reality Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Houzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-47. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijgbl.2015010103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Framework to improve the reliability of concurrent and collaborative learning games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (2), pp.e4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/sg.1.2.e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge assessment for capitalization purposes via learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Applied Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (14), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5829/idosi.wasj.2014.31.arsem.598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Traces to indicators for Serious Games: Case study concerning a new way to introduce Product Lifecycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2013.055670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement d'apprentissage basé sur le jeu: Learning Adventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observe and React: Interactive Indicators for Monitoring Pedagogical Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.277-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2012.049195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Serious Games&amp;quot; pour apprendre autrement!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ESPRIUT "le magazine des IUT de France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a structured approach to the definition of indicators for collaborative activities in engineering design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (3), pp.195 à 216. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2011.576334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la motivation dans les environnements d'apprentissage basés sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, 25, pp.223-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Collaborative Activities in a Game-Based Learning Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, 4, pp.98-110. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2011.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Intégrer Des Logiciels Issus de La Recherche En EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Rosselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer des logiciels issus de la recherche en EIAH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Rosselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible or digital? A comparison between two tools for designing asymmetric role-playing games for learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing synchronous asymmetric multiplayer learning game scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer-Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Buffalo, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Transition via IoT Approach in Training Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Telisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Male, Maldives. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCME62383.2024.10797148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and verification of asymmetric role-playing scenarios for learning with Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de Jumeau Numérique pour la Formation au sein du pôle S.mart RAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive Narrativity in Gamified Situational Judgment Tests: A Dynamic System for Enhanced Soft Skills Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.725-730, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitate the design of Role Learning Games: the RLG Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Advanced Learning Technologies and Technology-enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RLG Model et RLG kit : un modèle et un kit de conception de Role Learning Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.316-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of a Gamified Situational Judgment Test Scoring System for Behavioral Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Pierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucharest, Romania. pp.374-378, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT55010.2022.00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Detect Non-playable Characters’ Personalities Using Machine And Deep Learning Approaches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Pierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.271-279, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34190/ecgbl.16.1.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Fronton Casalino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCL 2022 - 15th International Conference on Computer-Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hiroshima, Japan. pp.324-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assist designers model learning games with Petri nets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Digital Games 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Model a Visual Novel Game to Train and Identify Players' Soft Skills?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Pierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Brighton, United Kingdom. pp.322-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Gamification Approach: Increase of the Motivation in Remote Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wayntal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.282-287, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010461702820287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin and Ecological Transition Integration in Training Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Computer, Communications and Mechatronics Engineering (IEEE ICECCME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Flicenflac, Mauritius. 6p / 596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integration of the multi-role dimension in the design of learning games: a review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Learning Alliance, 10th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia, Italy. pp.258-264, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tartu (online), Estonia. pp.141-143, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.250-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de scénarisation pour l'enseignement de la pensée informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 8 – DidaSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour l’enseignement de l’informatique à l’école élémentaire ? Premiers éléments relatifs au contenu et au modèle des scénarios dans le cadre du projet IE-CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EIAH 2019 : Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de jeux sérieux pour motiver les étudiants : initiatives d’enseignants et impulsions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman N’hari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernold Hasenknopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gamification Approach for Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Teaching, Assessment, and Learning for Engineering (TALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Wollongong, Australia. pp.551-558, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TALE.2018.8615285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de ludification des enseignements ou comment motiver des étudiants aux concepts mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMOM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Merlin Mbatchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenario modelling of learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Merlin Mbatchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII), Apr 2018, Ziguinchor, Senegal. pp.199-211, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du numérique : Les apports d'un Learning Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom’2017 &amp; 10es JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Learner’s Type Using an Educational Massively Multiplayer Online Role-Playing Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiez Gargouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser et représenter la progression de la difficulté d’un jeu sérieux du point de vue ludique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider à l'analyse du comportement d'un apprenant dans les jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Learner Assessment in Learning Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.622-626, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learners’ Behaviors in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on International Conference on Web-based Learning (ICWL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rome, Italy. pp.195-205, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47440-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDA approach for reusability in serious game and e-learning design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wayntal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.152-164, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling skills in a learner-centred approach within MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kredens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Mechanisms for implementing playful scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service oriented approach for modeling and generic integration of complex resources in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Msaed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for vocational training: a compared approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex resources in MOOCs: structural and behavioral integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Msaed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario modeling for serious games : an approach for industry sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWL 2016 - International Conference on Web-based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and modeling of the skills within MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kredens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICCSA 2016 - 13th ACS/IEEE International Conference on Computer Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game framework confronted with specificities of industrial training: application to steel industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwene Kechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching generation Y and Z with mixed reality: from virtual with serious game to real with IoT (full paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kredens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Learn 2015: World Conference on E-Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Architecture Approach for smooth integration of playful scenarios into learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Games Based Learning, ECGBL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model Driven Architecture MDA Approach to facilitate Serious Game Integration in an e-learning environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Game-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Streinkjer, Norway. pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Game Based Learning into a TEL Platform: Application to MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Games Based Learning (ECGBL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.321-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of complex ressources in a tel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Msaed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Nabila Benharkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Education and New Learning Technologies, EDULEARN15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.7514-7522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ITS and Experiential Training approach to support lifelong change management in enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Education, Management and Systems Engineering, EMSE2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Phuket, Thailand. pp.157-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLM Serious Game Approach available both for Change Management and Knowledge Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Elkadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Product Lifecycle Management (PLM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Yokohama, Japan. pp.323-332, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45937-9_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to help Knowledge assessment: From Serious Game to MOOC (best article presentation award)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Innovative Trends in Science, Engineering and Management 2014 (ICITSEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Dubaï, United Arab Emirates. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have you found the error? A Formal Framework for Learning Game Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.476-481, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and playful approach in the MOOC: thanks to Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Msaed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Digital Information Management (ICDIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Phitsanulok, Thailand. pp.201--204, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2014.6991423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to model and validate scenarios of serious games in the design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web-based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kenting, Taiwan. pp.264-273, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41175-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoPPLiq: A Model For Pedagogical Adaptation of Serious Game Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 13th International Conference on Advanced Learning Technologies (ICALT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.291-293, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des parcours pédago-ludiques pour l'adaptation des jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building on the Case Teaching Method to Generate Learning Games Relevant to Numerous Educational Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Learning Technologies, ICALT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.156-160, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche basée sur la méthode pédagogique des cas pour créer des Learning Games pertinents dans de nombreux domaines d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iza Marfisi-Schottman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, EIAH'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de scénarios complexes issus du processus de ludification (&amp;quot;gamification&amp;quot;) dans les jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Rochebrune, France. 1-12 (in press)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme Serious Game mutualisée et pluridisciplinaire: les IUT en première ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second congrès national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Improvement of Serious Game Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.80-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating non-virtual Electronic activities in Game-Based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Games-Based Learning (ECGBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Porto, Portugal. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique d'awareness au sein d'un groupe d'apprenants dans des environnements basés sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH - Atelier "Serious Games, jeux épistémiques numériques - Méthodologies de recherche pour l'étude des interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of Learning Games: From Virtual to Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognition and Exploratory Learning in Digital Age, CELDA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fort Worth, Texas, United States. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PLM system with a Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.598-605, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40352-1_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour identifier la mémoire d'entreprise en s'appuyant sur un environnement de serious game observable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bissay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX iemes Rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rochebrune, France. pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Gaming: A new way to introduce Product Lifecycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Learning Technology for Education in Cloud 7th International Conference on Knowledge Management in Organizations. Services and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Salamanca, Spain. pp.89-100, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30859-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual coaching for change management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Advance Learning Technologies, ICALT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Roma, Italy. pp.634-638, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2012.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the accompaniment to change using ICT and experiential training: RD context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Networked Computing and Advanced Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Seoul, South Korea. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Profiling to optimise a collaborative session in a learning game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athènes, Greece. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Collaborative Tools in Game-Based Learning Environments: Clues from the trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athènes, Greece. pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidage macroscopique de l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to bring immersion in Learning Games?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mangeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ICALT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Riga, Latvia, Latvia. pp.6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New usages for knowledge management through collaborative platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICKM - International Conference on Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Indicators in Learning Games: An Immersive Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Game-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iSTOA: Artefacts for mathematical interactive learning exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Creating, Connecting and Collaborating through Computing, 2008 (C5 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance des plans d'interaction dans la géométrie interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation et régulation de l'activité des apprenants dans un EIAH tracé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Geo II: Adding Interactivity Planes in Interactive Dynamic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creating, Connecting and Collaborating through Computing (C5 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apporter de la flexibilité dans l'observation d'une activité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gligor-Calin Loghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Temporal Organizational Structure Language for Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Autonomous Agents in a Multi-Agent World 10th European Workshop on Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Annecy, France. pp. 219--234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assister les enseignants du primaire dans l’enseignement de la pensée informatique. Une approche basée sur la scénarisation et vers les teaching analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.211-231, 2024, 9782744202124. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare11y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Transposition of a Learning Analytics Dashboard Co-design Tangible Tool to a Digital Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Oliver-Quelennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-133, 2022, Cognition and Exploratory Learning in the Digital Age, 978-3-031-18512-0. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model of Learner-Directed Learning: An Approach Based on the Co-construction of the Learning Scenario by the Learner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Merlin Mbatchou Nkwetchoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Teaching and Learning in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41-63, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48190-2. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48190-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux sérieux: une approche de ludification au sein de filières technologiques pour la formation en présentiel et en distanciel (Chapitre 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et innovations à l'ère du numérique en formation à distance Technologie, pédagogie et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.139-156, 2019, Formation à distance / Distance Learning, 978-2-7605-5173-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serious Game Environment to Support Organisational Changes in Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pernelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous and Mobile Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.239--256, 2013, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-3329-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Adaptation and Monitoring in Game-Based Learning Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Usability in Educational Software and Games: Improving Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.201-220, 2012, 9781466619876. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-1987-6.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Games Factory: Construction of Learning Games Using a Component-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bisognin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Issues in Game‐Based Learning Research; selected paper from ECGBL10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Publishing International, pp.105--123, 2012, 978-1-908272-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for CSCL Allowing Tailorability: Implementation in the “Electronic Schoolbag” Groupware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupware: Design, Implementation, and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-337, 2004, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30112-7_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Sayettat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MANDIAU René, GRISLIN-LE STRUGEON Emmanuelle, PÉNINOU André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation et applications des SMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp. 133-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00758185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Agent Communication Language for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garijo, Francisco; Boman, Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp 115 - 127, 1999, Lecture Notes in Computer Science, 978-3-540-66281-5. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48437-X_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00745244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les expérimentations basées sur les traces : Une étude de cas avec le langage UTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neura: a specialized large language model solution in neurology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Barrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Torcida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mazeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une aide à l'interprétation de traces : application à l'amélioration de scénarios pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathias Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Systèmes Multi-Agents temporels pour des systèmes industriels dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Ecole Nationale Supérieure des Mines de Saint-Etienne; Université Jean Monnet - Saint-Etienne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001EMSE0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00818319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Game-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13700,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A46B3E9E"/>
+    <w:nsid w:val="966B025E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13931,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-carron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6982-7055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072429062" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7cyHzkAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N'Hari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grosjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i3.62113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890711v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Abed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lain&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2018.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Talbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijgbl.2015010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/sg.1.2.e4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.wasj.2014.31.arsem.598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2013.055670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2012.049195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gendron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.576334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guigon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME62383.2024.10797148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane. Talbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_68" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Pierotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecgbl.16.1.627" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Talbot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayntal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010461702820287" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman N&#8217;hari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TALE.2018.8615285" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Miladi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359636v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_77" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372326v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47440-3_22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Aouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Maalej" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372280v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Msaed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372242v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwene Kechiche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Nabila Benharkart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kechai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Elkadiri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bissay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45937-9_32" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217288v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_45" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2014.6991423" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41175-5_27" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0DG7P2XX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00867440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.90" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00839749v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.49" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Heraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216194v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_75" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30859-8_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QV0KF5J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.98" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354562v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bodin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Fernandes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.49" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162138v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gligor-Calin Loghin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745327v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare11y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3329-3_16" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1987-6.ch009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273024v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bisognin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30112-7_27" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-15SQPRPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00758185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Sayettat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00745244v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Proton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48437-X_10" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5R7XDWF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mazeraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818319v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001EMSE0026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221883v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>