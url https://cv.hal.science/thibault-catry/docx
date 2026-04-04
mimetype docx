--- v0 (2026-03-07)
+++ v1 (2026-04-04)
@@ -348,559 +348,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
+                <w:t xml:space="preserve">Beyond Reducing Deforestation: Impacts of a REDD+ Project on Household Livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokiniaina M Randrianjatovo</w:t>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Evans</w:t>
+                <w:t xml:space="preserve">Caue Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stibniati Atmadja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072806v1</w:t>
+                <w:t xml:space="preserve">hal-05136308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Reducing Deforestation: Impacts of a REDD+ Project on Household Livelihoods</w:t>
+                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">Tokiniaina M Randrianjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caue Carrilho</w:t>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stibniati Atmadja</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136308v1</w:t>
+                <w:t xml:space="preserve">hal-05072806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana Ihantamalala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Héloïse Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004950v1</w:t>
+                <w:t xml:space="preserve">hal-05418163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Pottier</w:t>
+                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Felana Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Defossez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418163v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Sentinel-1 timeseries can improve the implementation of conservation programs in Brazil</w:t>
               </w:r>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1020,90 +1020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,429 +1148,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
+                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisy Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776706v1</w:t>
+                <w:t xml:space="preserve">hal-04684855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekouba Oulare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiémoman Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.101353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684855v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiémoman Kone</w:t>
+                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.101353. </w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776707v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Stall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1703,90 +1703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Detection With SAR C-Band Satellite Images: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,77 +1820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD + projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1950,64 +1950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.358-372. </w:t>
@@ -2218,64 +2218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Sentinel-3A Radar Altimetry Data to the Study of the Water Level Variations in Lake Buyo (West of Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékouba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Armel Kouassi Komenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,77 +2352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the spatial distribution of environmental and socio-economic suitability for human leptospirosis in the face of limited epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Cristaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.1-19. </w:t>
@@ -2741,77 +2741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy C Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Taureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 763, 143004 [18p.]. </w:t>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal protection assessment: a tradeoff between ecological, social, and economic issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,64 +3277,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,77 +3420,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
@@ -3809,51 +3809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
@@ -4462,90 +4462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,295 +4590,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.106-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5128,51 +5128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSAR monitoring using RADARSAT-2 data at Piton de la Fournaise (La Reunion) and Karthala (Grande Comore) volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution de la tâche urbaine entre 2008 et 2013 à Saint-Denis de la Réunion (France) : Apports de l'imagerie satellite Pléiades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUIVI DE LA TACHE URBAINE A SAINT DENIS DE LA REUNION : APPORTS DE LA MISSION PLEIADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,51 +5677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6334,359 +6334,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delbar</w:t>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malard</w:t>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896570v1</w:t>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bégué</w:t>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Calleya</w:t>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
@@ -6715,103 +6715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
@@ -6840,64 +6840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,64 +6965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,103 +7099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokiniaina M. Randrianjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S5-1</w:t>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7617,103 +7617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMarin; Red Nacional de Estuarios y Manglares (RNEM), Jul 2023, Cartagena, Colombia</w:t>
@@ -7906,51 +7906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7995,346 +7995,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological framework for the monitoring of mangrove dynamics based on remote sensing data to support policy making and conservation initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Castets</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Quentin Gusmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Besnard</w:t>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399024v1</w:t>
+                <w:t xml:space="preserve">hal-04399018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the monitoring of mangrove dynamics based on remote sensing data to support policy making and conservation initiatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delaître</w:t>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399018v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8376,103 +8376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plateforme de suivi des mangroves par télédétection : panorama des activités liée aux mangroves à Espace-dev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gusmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceania Geospatial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8491,286 +8491,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Blarel</w:t>
+                <w:t xml:space="preserve">B. Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.5957-5960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381915v1</w:t>
+                <w:t xml:space="preserve">hal-04399034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Catry</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399034v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
               </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8881,64 +8881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9006,77 +9006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil. Abstract accepté à la conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9239,51 +9239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,103 +9489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
@@ -9627,51 +9627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9757,51 +9757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,103 +9878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
@@ -10003,77 +10003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10428,77 +10428,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cayenne, Guyane française</w:t>
@@ -10540,64 +10540,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source multi-sensor methodology for the mapping of mangrove structural types using remote-sensing in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,77 +10678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Nationales d'Infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Deauville, France. 3 (2), pp.S85, 2024, </w:t>
@@ -10812,64 +10812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10911,51 +10911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting tiger mosquito breeding sites through earth observation and statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11174,77 +11174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11286,90 +11286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11463,51 +11463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t>
@@ -11536,64 +11536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and mapping forest fires in the south-western Indian Ocean using very high resolution optical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11782,51 +11782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qwae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 p., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
@@ -11883,51 +11883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800621183.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12111,51 +12111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite image texture and characterisation of urban environments favourable to vector mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,51 +12292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12395,51 +12395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito-borne diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,51 +12952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13055,51 +13055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture des images satellite et caractérisation des milieux urbains favorables aux moustiques vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13107,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
@@ -13229,90 +13229,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greater Flexibility in Payments for Ecosystem Services: Evidence from an RCT in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauê Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13347,103 +13347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond reducing deforestation: impacts of conservation programs on household livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caue D Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -13465,77 +13465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13583,51 +13583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Melting Ice Sheets on Future Global Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,51 +13729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritiana Faly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13838,103 +13838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13969,51 +13969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14110,51 +14110,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma injections and destabilization of basaltic volcanoes : A numerical study : Application to La Reunion (Indian ocean, France) and Stromboli (Tyrrhenian sea, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de la Réunion; Università degli studi (Bologne, Italie). Dipartimento di scienze della terra e geologico-ambientali, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LARE0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14271,51 +14271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C48A6503"/>
+    <w:nsid w:val="7629D8BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14502,51 +14502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>