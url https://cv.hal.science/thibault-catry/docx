--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -348,291 +348,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Reducing Deforestation: Impacts of a REDD+ Project on Household Livelihoods</w:t>
+                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+                <w:t xml:space="preserve">Tokiniaina M Randrianjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caue Carrilho</w:t>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stibniati Atmadja</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136308v1</w:t>
+                <w:t xml:space="preserve">hal-05072806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
+                <w:t xml:space="preserve">Beyond Reducing Deforestation: Impacts of a REDD+ Project on Household Livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tokiniaina M Randrianjatovo</w:t>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Evans</w:t>
+                <w:t xml:space="preserve">Caue Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stibniati Atmadja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (1), pp.146-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072806v1</w:t>
+                <w:t xml:space="preserve">hal-05136308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
               </w:r>
@@ -670,51 +670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
@@ -752,90 +752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felana Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,429 +1148,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
+                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684855v1</w:t>
+                <w:t xml:space="preserve">hal-04776706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiémoman Kone</w:t>
+                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisy Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776707v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekouba Oulare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiémoman Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.101353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776706v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Stall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,77 +1820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD + projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.358-372. </w:t>
@@ -2218,64 +2218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Sentinel-3A Radar Altimetry Data to the Study of the Water Level Variations in Lake Buyo (West of Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékouba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Armel Kouassi Komenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,77 +2352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the spatial distribution of environmental and socio-economic suitability for human leptospirosis in the face of limited epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Cristaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.1-19. </w:t>
@@ -2767,51 +2767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy C Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Taureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 763, 143004 [18p.]. </w:t>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal protection assessment: a tradeoff between ecological, social, and economic issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3388,295 +3388,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477699v1</w:t>
+                <w:t xml:space="preserve">hal-02514924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514924v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
               </w:r>
@@ -3809,51 +3809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
@@ -4054,295 +4054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database -Weston-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4462,90 +4462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,295 +4590,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
               </w:r>
@@ -5037,3684 +5037,3696 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.106-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen da Costa Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advance data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: recommendations and findings of the RED SEED working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guđmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 426 (1), pp.567 - 648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP426.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSAR monitoring using RADARSAT-2 data at Piton de la Fournaise (La Reunion) and Karthala (Grande Comore) volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Maggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 426 (1), pp.505 - 532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP426.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution de la tâche urbaine entre 2008 et 2013 à Saint-Denis de la Réunion (France) : Apports de l'imagerie satellite Pléiades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 209, pp.89--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUIVI DE LA TACHE URBAINE A SAINT DENIS DE LA REUNION : APPORTS DE LA MISSION PLEIADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 209, pp 89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How summit calderas collapse on basaltic volcanoes: New insights from the April 2007 caldera collapse of Piton de la Fournaise volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 184 (1-2), pp.138-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESA Coastal Blue Carbon project: Towards Earth-Observation-based solutions for coastal blue carbon monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fully automatic processing chain for the systematic monitoring of surface water using Copernicus Sentinel 1 satellite data: first results of the SCO-CASCADES project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Beguet</w:t>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Tranchand-Besset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+                <w:t xml:space="preserve">Chhenglang Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-1158⟩</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386283v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESA Coastal Blue Carbon project: Towards Earth-Observation-based solutions for coastal blue carbon monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollies</w:t>
+                <w:t xml:space="preserve">Manon Tranchand-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafaye</w:t>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catry Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304868v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mollies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Claire Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+                <w:t xml:space="preserve">Claire Golléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bégué</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Calleya</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delbar</w:t>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malard</w:t>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896570v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723341v1</w:t>
+                <w:t xml:space="preserve">hal-04896570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface continentales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Calleya</w:t>
+                <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182465v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Surface continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006472v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carib-coast project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
+                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">Tokiniaina M. Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laigre</w:t>
+                <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S5-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985401v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the relation between greening cities and the mosquito vector risk in Occitania: initial hypotheses and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombine Bartholomée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombine Bartholomée</w:t>
+                <w:t xml:space="preserve">Emilie Bouhsira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Spaces and Mosquitoes on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Pompeu Fabra’s Planetary Wellbeing initiative; Human-Mosquito Interaction Project (H-MIP), Mar 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIB-COAST - CARIBBEAN NETWORK FOR COASTAL RISKS RELATED WITH CLIMATE CHANGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carib-coast project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Balouin</w:t>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. de la Torre</w:t>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pedreros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Laigre</w:t>
+                <w:t xml:space="preserve">Thibault Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, nouvelle orleans, United States. pp.1247-1261, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+              <w:t xml:space="preserve">, Apr 2023, New Orleans (LA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811275135_0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398100v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">CARIB-COAST - CARIBBEAN NETWORK FOR COASTAL RISKS RELATED WITH CLIMATE CHANGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, nouvelle orleans, United States. pp.1247-1261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811275135_0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442259v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t>
+              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMarin; Red Nacional de Estuarios y Manglares (RNEM), Jul 2023, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382083v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 Based Cusum Capabilities As A Forest / Non-Forest Mask In Tropical Areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Marie-Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sergipe, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04399028v1</w:t>
+                <w:t xml:space="preserve">hal-04382083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the monitoring of mangrove dynamics based on remote sensing data to support policy making and conservation initiatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sentinel-1 Based Cusum Capabilities As A Forest / Non-Forest Mask In Tropical Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Delaître</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.6228-6230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399018v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
+                <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Besnard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Aedes albopictus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; IRD, May 2022, Montpellier, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399024v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A methodological framework for the monitoring of mangrove dynamics based on remote sensing data to support policy making and conservation initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gusmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catry Thibault</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Aedes albopictus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; IRD, May 2022, Montpellier, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179272v1</w:t>
+                <w:t xml:space="preserve">hal-04399018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plateforme de suivi des mangroves par télédétection : panorama des activités liée aux mangroves à Espace-dev</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceania Geospatial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399022v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une plateforme de suivi des mangroves par télédétection : panorama des activités liée aux mangroves à Espace-dev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gusmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ygorra</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceania Geospatial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Noumea, New Caledonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04399034v1</w:t>
+                <w:t xml:space="preserve">hal-04399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8750,1501 +8762,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
+                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schincariol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">B. Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">J-P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Girond</w:t>
+                <w:t xml:space="preserve">C. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Time Series and Forecasting (ITISE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.5957-5960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381934v1</w:t>
+                <w:t xml:space="preserve">hal-04399034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schincariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEMU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CNES, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">7th International conference on Time Series and Forecasting (ITISE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381744v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil. Abstract accepté à la conférence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Graz, Austria</w:t>
+              <w:t xml:space="preserve">TEMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CNES, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399027v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIB-COAST caribbean network for coastal risks related with climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil. Abstract accepté à la conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423811v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Seyler</w:t>
+                <w:t xml:space="preserve">CARIB-COAST caribbean network for coastal risks related with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399025v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bellot</w:t>
+                <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gourlet Fleury</w:t>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609375v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourlet Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829916v1</w:t>
+                <w:t xml:space="preserve">hal-02609375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829736v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829725v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhichao Li</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490830v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490887v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Padeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Large-scale destabilization of a basaltic shield volcano (Piton des Neiges volcano, La Réunion Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chaput</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10254,859 +10400,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Remote Sensing to Update Mediterranean Wetland Maps and Its Potential for Mosquito Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Njike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nouviaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International EMCA CONFERENCE Ready for action: Advances in mosquito control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Antwerpen, Belgium. Wageningen Academic, 43 (1), 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52004/2054930X-202500S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des cas de fièvre Q aigus dans la région de Cayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source multi-sensor methodology for the mapping of mangrove structural types using remote-sensing in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Revillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EO for Africa Symposium 2024 (EO4Africa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frascati - ESRIN ESA Centre, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04882698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des cas de fièvre Q aiguë dans la presqu'île de Cayenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Nationales d'Infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Deauville, France. 3 (2), pp.S85, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting tiger mosquito breeding sites through earth observation and statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMED 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Irvine, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11125,508 +11271,508 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Raseborg, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and mapping forest fires in the south-western Indian Ocean using very high resolution optical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11636,333 +11782,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 153 p., 2025, Update sciences et technologies, 978-2-7592-4102-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4102-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et modélisation spatiale : Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qwae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 p., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800621183.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11972,78 +12118,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,679 +12198,679 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite image texture and characterisation of urban environments favourable to vector mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-83, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito-borne diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Olivier Kotchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.11-92, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800621183.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth Observation and Public Health Priority: Applications and Research Areas by Theme: Mosquito-borne Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.O. Kotchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Observation, Public Health and One Health: Activities, Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2022, 9781800621190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12743,469 +12889,469 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs, challenges, and opportunities: a review by experts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesha S Krishnamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juli Trtanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.93-103, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800621183.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220 p., 2022, Synthèses, 9782759235759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture des images satellite et caractérisation des milieux urbains favorables aux moustiques vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 5, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13215,419 +13361,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greater Flexibility in Payments for Ecosystem Services: Evidence from an RCT in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauê Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond reducing deforestation: impacts of conservation programs on household livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caue D Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Melting Ice Sheets on Future Global Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,51 +13794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13702,391 +13848,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritiana Faly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahdi Hasinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Espace-Dev; CNES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14096,114 +14242,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma injections and destabilization of basaltic volcanoes : A numerical study : Application to La Reunion (Indian ocean, France) and Stromboli (Tyrrhenian sea, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de la Réunion; Università degli studi (Bologne, Italie). Dipartimento di scienze della terra e geologico-ambientali, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LARE0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00805509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId415"/>
+      <w:footerReference w:type="default" r:id="rId419"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14271,51 +14417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7629D8BD"/>
+    <w:nsid w:val="3013D9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14502,51 +14648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ3HLXQX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>