--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -214,295 +214,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace au service de la santé</w:t>
+                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Martin</w:t>
+                <w:t xml:space="preserve">Héloïse Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Berthier</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Luciani</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209 (7), pp.948-956. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2025.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246216v1</w:t>
+                <w:t xml:space="preserve">hal-05418163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
+                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072806v1</w:t>
+                <w:t xml:space="preserve">hal-05004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Reducing Deforestation: Impacts of a REDD+ Project on Household Livelihoods</w:t>
               </w:r>
@@ -527,1050 +527,1050 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caue Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62 (1), pp.146-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220388.2025.2515878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over a large scale to improve mosquito surveillance and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokiniaina M Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05344-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418163v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the resolution of malaria early warning systems for use by local health actors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Evans</w:t>
+                <w:t xml:space="preserve">L'espace au service de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Gauquelin-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felana Ihantamalala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Custaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Alain Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (7), pp.948-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05266-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2025.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004950v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sentinel-1 timeseries can improve the implementation of conservation programs in Brazil</w:t>
+                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pfefer</w:t>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Frappart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">Moisy Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.101241. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608481v1</w:t>
+                <w:t xml:space="preserve">hal-04684855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Sekouba Oulare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiémoman Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.101353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662780v1</w:t>
+                <w:t xml:space="preserve">hal-04776707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04776706v1</w:t>
+                <w:t xml:space="preserve">hal-04662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “ReCuSum: A polyvalent method to monitor tropical forest disturbances” [ISPRS J. Photogramm. Rem. Sens. 203 (2023) 358–372]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A near-real-time tropical deforestation monitoring algorithm based on the CuSum change detection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wigneron J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.04.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1416550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2024.1416550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684855v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud computing and spatial hydrology for monitoring the Buyo and Kossou reservoirs in Côte d'Ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Sentinel-1 timeseries can improve the implementation of conservation programs in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pfefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiémoman Kone</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.101353. </w:t>
+              <w:t xml:space="preserve">, 2024, 35, pp.101241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2024.101241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776707v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Stall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeaneth Machicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1703,90 +1703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Detection With SAR C-Band Satellite Images: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.14353 - 14367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,360 +1814,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04749322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD + projects in Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102653⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), pp.5368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15225368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037153v1</w:t>
+                <w:t xml:space="preserve">hal-04398028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD + projects in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (22), pp.5368. </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15225368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398028v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReCuSum: A polyvalent method to monitor tropical forest disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.358-372. </w:t>
@@ -2218,64 +2218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Sentinel-3A Radar Altimetry Data to the Study of the Water Level Variations in Lake Buyo (West of Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékouba Oularé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valère-Carin Jofack Sokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Fernand Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Armel Kouassi Komenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,77 +2352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the spatial distribution of environmental and socio-economic suitability for human leptospirosis in the face of limited epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Cristaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2525,51 +2525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.845419. </w:t>
@@ -2601,338 +2601,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring loss of tropical forest cover from Sentinel-1 time-series: A CuSum-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+                <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frappart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102532⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13122398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357778v1</w:t>
+                <w:t xml:space="preserve">hal-03294302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Monitoring loss of tropical forest cover from Sentinel-1 time-series: A CuSum-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wigneron J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lyszczarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.2398. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13122398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294302v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping coastal marine ecosystems of the National Park of Banc d’Arguin (PNBA) in Mauritania using Sentinel-2 imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy C Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Taureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 763, 143004 [18p.]. </w:t>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal protection assessment: a tradeoff between ecological, social, and economic issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,412 +3271,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joecila S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896350v1</w:t>
+                <w:t xml:space="preserve">hal-02514924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding Dynamics Within an Amazonian Floodplain: Water Circulation Patterns and Inundation Duration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Garnier</w:t>
+                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026081⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514924v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477699v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Artisanal and Small‐Scale Gold Mining in Senegal Using Sentinel 2 Data</w:t>
               </w:r>
@@ -3809,51 +3809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Greenland and Antarctic Ice Sheet melt on future Köppen climate zone changes simulated by an atmospheric and oceanic general circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,64 +3965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Johary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
@@ -4054,295 +4054,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t>
               </w:r>
@@ -4462,90 +4462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,295 +4590,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientists’ Warning to Humanity: A Second Notice</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, pp.106-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5127,64 +5127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InSAR monitoring using RADARSAT-2 data at Piton de la Fournaise (La Reunion) and Karthala (Grande Comore) volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution de la tâche urbaine entre 2008 et 2013 à Saint-Denis de la Réunion (France) : Apports de l'imagerie satellite Pléiades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUIVI DE LA TACHE URBAINE A SAINT DENIS DE LA REUNION : APPORTS DE LA MISSION PLEIADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5689,51 +5689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,51 +5836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5998,64 +5998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chhenglang Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
@@ -6480,609 +6480,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
+                <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Becker</w:t>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bégué</w:t>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Calleya</w:t>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735595v1</w:t>
+                <w:t xml:space="preserve">hal-04723341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delbar</w:t>
+                <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malard</w:t>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896570v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MangMap: a new plateform for mangrove mapping and monitoring using earth observation data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">MONITORING MANGROVES WITH EARTH OBSERVATION DATA: MANGMAP, A USER-DRIVEN AND INTERACTIVE MAPPING PLATFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geoscience and Remote Sensing Society (GRSS), Jul 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">EO for Africa Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Sep 2024, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723341v1</w:t>
+                <w:t xml:space="preserve">hal-04896570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface continentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Prospective Surfaces Continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Prospective Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNES, Oct 2024, Saint-Malo, France. pp.44-57</w:t>
+              <w:t xml:space="preserve">, CNES, Oct 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182465v1</w:t>
+                <w:t xml:space="preserve">hal-04735595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMED 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
@@ -7111,90 +7111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7245,103 +7245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokiniaina M. Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michelle Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S5-1</w:t>
@@ -7364,601 +7364,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relation between greening cities and the mosquito vector risk in Occitania: initial hypotheses and methodology</w:t>
+                <w:t xml:space="preserve">CARIB-COAST - CARIBBEAN NETWORK FOR COASTAL RISKS RELATED WITH CLIMATE CHANGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colombine Bartholomée</w:t>
+                <w:t xml:space="preserve">Y. Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+                <w:t xml:space="preserve">Y. de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bouhsira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">R. Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+                <w:t xml:space="preserve">A.G. Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Spaces and Mosquitoes on a Changing Planet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, nouvelle orleans, United States. pp.1247-1261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811275135_0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006522v1</w:t>
+                <w:t xml:space="preserve">hal-04398100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carib-coast project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laigre</w:t>
+                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMarin; Red Nacional de Estuarios y Manglares (RNEM), Jul 2023, Cartagena, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985401v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIB-COAST - CARIBBEAN NETWORK FOR COASTAL RISKS RELATED WITH CLIMATE CHANGE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Laigre</w:t>
+                <w:t xml:space="preserve">Study of the relation between greening cities and the mosquito vector risk in Occitania: initial hypotheses and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombine Bartholomée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouhsira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Spaces and Mosquitoes on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Pompeu Fabra’s Planetary Wellbeing initiative; Human-Mosquito Interaction Project (H-MIP), Mar 2023, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398100v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MangMap: a new platform for mangrove mapping and monitoring using Earth Observation data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Papa NFaly Sonko</w:t>
+                <w:t xml:space="preserve">Carib-coast project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mangrove Macrobenthos and Management conference (MMM6)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Sediments 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, New Orleans (LA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811275135_0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442259v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD EXTENT AND VOLUME CHANGES ANALYSIS IN CURUAI FLOODPLAIN USING REMOTE SENSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Pires Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Marie-Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,103 +8013,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-1 Based Cusum Capabilities As A Forest / Non-Forest Mask In Tropical Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ygorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, France. pp.6228-6230, </w:t>
@@ -8147,90 +8147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8285,64 +8285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the monitoring of mangrove dynamics based on remote sensing data to support policy making and conservation initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gusmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,90 +8397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8522,51 +8522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plateforme de suivi des mangroves par télédétection : panorama des activités liée aux mangroves à Espace-dev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gusmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceania Geospatial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8637,286 +8637,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Blarel</w:t>
+                <w:t xml:space="preserve">B. Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.5957-5960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381915v1</w:t>
+                <w:t xml:space="preserve">hal-04399034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation Monitoring Using Sentinel-1 SAR Images in Humid Tropical Areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Catry</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF THE LAKES NETWORK OF CURUAI FLOODPLAIN BY CLASSIFICATION OF RADAR ALTIMETRY ECHOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIV SBRH - Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belo Horizonte, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399034v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
               </w:r>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9027,103 +9027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEMU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CNES, Jan 2020, Rennes, France</w:t>
@@ -9178,64 +9178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9254,484 +9254,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARIB-COAST caribbean network for coastal risks related with climate change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
+                <w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">Julie Betbeder Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lazure</w:t>
+                <w:t xml:space="preserve">R. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gourlet Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423811v1</w:t>
+                <w:t xml:space="preserve">hal-02609375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Surface Water Product Reliability for Amazon Floodplain Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetland classification using L-band SAR images and satellite altimetry: the example of the Congo « Cuvette Centrale »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bellot</w:t>
+                <w:t xml:space="preserve">CARIB-COAST caribbean network for coastal risks related with climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn De la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gourlet Fleury</w:t>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609375v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
@@ -9760,103 +9760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9890,64 +9890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,103 +10024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
@@ -10149,77 +10149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Padeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10313,51 +10313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10453,51 +10453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nouviaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10542,359 +10542,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des cas de fièvre Q aigus dans la région de Cayenne</w:t>
+                <w:t xml:space="preserve">An open-source multi-sensor methodology for the mapping of mangrove structural types using remote-sensing in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Esparon</w:t>
+                <w:t xml:space="preserve">Quentin Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Quet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Eric Delaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Revillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">EO for Africa Symposium 2024 (EO4Africa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Frascati - ESRIN ESA Centre, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369379v1</w:t>
+                <w:t xml:space="preserve">ird-04882698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source multi-sensor methodology for the mapping of mangrove structural types using remote-sensing in Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatialisation des cas de fièvre Q aigus dans la région de Cayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Delaitre</w:t>
+                <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Revillion</w:t>
+                <w:t xml:space="preserve">Fabrice Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EO for Africa Symposium 2024 (EO4Africa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Frascati - ESRIN ESA Centre, Italy. </w:t>
+              <w:t xml:space="preserve">7e journées des travaux scientifiques des soignant.e.s de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04882698v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des cas de fièvre Q aiguë dans la presqu'île de Cayenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Nationales d'Infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Deauville, France. 3 (2), pp.S85, 2024, </w:t>
@@ -10945,77 +10945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11051,346 +11051,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting tiger mosquito breeding sites through earth observation and statistical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
+                <w:t xml:space="preserve">Rémi Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Irvine, United States. </w:t>
+              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380501v1</w:t>
+                <w:t xml:space="preserve">hal-03678980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting tiger mosquito breeding sites through earth observation and statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Puissant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Ophélie Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cresson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t>
+              <w:t xml:space="preserve">GEOMED 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Irvine, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678980v1</w:t>
+                <w:t xml:space="preserve">hal-04380501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,90 +11432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using remote sensing to assess the role of coastal ecosystems in the protection against erosion in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Poillerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nguyen Duy - Bardakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11557,51 +11557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Methods and Products of the &amp;quot; Urbanization and Artificialization&amp;quot; Scientific Expertise Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11609,51 +11609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milano, Italy. , 2019</w:t>
@@ -11682,64 +11682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and mapping forest fires in the south-western Indian Ocean using very high resolution optical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11796,51 +11796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11902,77 +11902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et modélisation spatiale : Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qwae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 p., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ogden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800621183.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12092,1266 +12092,1404 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
+                <w:t xml:space="preserve">Two Decades of Monitoring the Dynamics of Mangrove Carbon Stocks Under Extreme Coastal Change in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcus Emanuel Barroncas Fernandes; Pedro Walfir Martins e Souza-Filho; Christophe Proisy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amazonian Mangrove Blue Carbon Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Springer Nature Switzerland, pp.135-151, 2026, Blue Carbon Ecosystems for Sustainable Development, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-18604-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316978v1</w:t>
+                <w:t xml:space="preserve">hal-05627856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite image texture and characterisation of urban environments favourable to vector mosquitoes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.73-83, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
+              <w:t xml:space="preserve">, pp.11-16, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316980v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
+                <w:t xml:space="preserve">Satellite image texture and characterisation of urban environments favourable to vector mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
+              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
+              <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
+              <w:t xml:space="preserve">, pp.73-83, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470656v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito-borne diseases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Sécurité alimentaire et ressources naturelles : stratégies de diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vignolles</w:t>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Olivier Kotchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Ludwig</w:t>
+                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-205, 2024, Synthèses, 978-2-7592-3852-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399013v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth Observation and Public Health Priority: Applications and Research Areas by Theme: Mosquito-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Catry</w:t>
+                <w:t xml:space="preserve">Mosquito-borne diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vignolles</w:t>
+                <w:t xml:space="preserve">Serge Olivier Kotchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.O. Kotchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ludwig</w:t>
+                <w:t xml:space="preserve">Antoinette Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Observation, Public Health and One Health: Activities, Challenges and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI, pp.11-92, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800621183.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009658v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth Observation and Public Health Priority: Applications and Research Areas by Theme: Mosquito-borne Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Kotchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+              <w:t xml:space="preserve">Earth Observation, Public Health and One Health: Activities, Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-25, 2022, 9781800621190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179888v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs, challenges, and opportunities: a review by experts.</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399015v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
+                <w:t xml:space="preserve">Needs, challenges, and opportunities: a review by experts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesha S Krishnamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli Trtanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth observation, public health and one health: activities, challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI, pp.93-103, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800621183.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718285v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Food security and natural resources: diversification strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220 p., 2022, Synthèses, 9782759235759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Texture des images satellite et caractérisation des milieux urbains favorables aux moustiques vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 5, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13361,419 +13499,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greater Flexibility in Payments for Ecosystem Services: Evidence from an RCT in the Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauê Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pfefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond reducing deforestation: impacts of conservation programs on household livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caue D Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stibniati Atmadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using publicly available remote sensing products to evaluate REDD+ projects in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Melting Ice Sheets on Future Global Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rajaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13794,51 +13932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13848,391 +13986,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritiana Faly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahdi Hasinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Espace-Dev; CNES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe thématique « surfaces continentales » du Tosca pour le séminaire de prospective scientifique du CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Calleya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNES - Centre national d'études spatiales. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Trégarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurea Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14242,114 +14380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma injections and destabilization of basaltic volcanoes : A numerical study : Application to La Reunion (Indian ocean, France) and Stromboli (Tyrrhenian sea, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université de la Réunion; Università degli studi (Bologne, Italie). Dipartimento di scienze della terra e geologico-ambientali, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LARE0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00805509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14417,51 +14555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3013D9F1"/>
+    <w:nsid w:val="866C15E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14648,51 +14786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ3HLXQX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibault-catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9514-1751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161122922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Demarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Carrilho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stibniati Atmadja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2025.2515878" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Custaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Luciani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2025.05.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wigneron J.-P." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisy Christophe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.04.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re-Carin Jofack Sokeng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Oulare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fernand Kouam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#233;moman Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2024.1416550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pfefer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2024.101241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04749322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Seguin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3437187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102653" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2023.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04357673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouba Oular&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Armel Kouassi Komenan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Homian Danumah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14215602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Viguier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.845419" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102532" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03520186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pottier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Fayad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102419" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C Cornet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Taureau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;hacen M El&#8208;hacen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Sidi Cheikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila S. da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sampaio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02568787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rajaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Ripple" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Newsome" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Galetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamgir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/bix125" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646494v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.03.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ3HLXQX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Negro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#273;mundsson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maggio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP426.20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.11.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balouin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de la Torre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pedreros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Filippini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laigre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006522v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Pires Pereira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marie-Louise" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Enguehard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282143" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ygorra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Wigneron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moisy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554698" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381915v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blarel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609375v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder Betbeder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourlet Fleury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399025v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423811v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05369379v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hoarau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Poillerat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupaquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nguyen Duy - Bardakji" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02135846v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Bris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399011v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brazeau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ogden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18604-1_8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316980v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399013v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignolles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olivier Kotchi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05009658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignolles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Kotchi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludwig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800621183.0002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesha S Krishnamurthy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Trtanj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Haynes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800621183.0003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718285v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/191/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380037v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462983v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cau&#234; Carrilho" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778384v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue D Carrilho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898225v3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160969v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716666v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805509v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LARE0017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>